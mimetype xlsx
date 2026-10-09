--- v0 (2026-09-09)
+++ v1 (2026-10-09)
@@ -374,105 +374,105 @@
   <si>
     <t>#87 Michael Schwartz - WR</t>
   </si>
   <si>
     <t>#16 Frank Brown - WR</t>
   </si>
   <si>
     <t>#14 Michael Watson - WR</t>
   </si>
   <si>
     <t>#63 Steven Hampton - LT</t>
   </si>
   <si>
     <t>#75 John Gleason - LG</t>
   </si>
   <si>
     <t>#72 Matthew Stephenson - C</t>
   </si>
   <si>
     <t>#68 Luke Mead - RG</t>
   </si>
   <si>
     <t>#74 Jack Thompson - RG</t>
   </si>
   <si>
-    <t>#90 Ricky Wenzel - LDE</t>
+    <t>#90 Ricky Wenzel - RDE</t>
   </si>
   <si>
     <t>#91 William Kelly - DT</t>
   </si>
   <si>
     <t>#93 Michael Thomas - DT</t>
   </si>
   <si>
     <t>#99 William Miller - RDE</t>
   </si>
   <si>
     <t>#59 William Overholt - MLB</t>
   </si>
   <si>
     <t>#55 Myron Pottios - WLB</t>
   </si>
   <si>
     <t>#34 Jason Weiner - CB</t>
   </si>
   <si>
     <t>#30 Dale Martin - CB</t>
   </si>
   <si>
     <t>#33 Herman Huseman - CB</t>
   </si>
   <si>
     <t>#40 Gregg Hollis - SS</t>
   </si>
   <si>
     <t>#46 William Maciel - FS</t>
   </si>
   <si>
     <t>14:49</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-10-TBY 33 (14:50) 14-Stan Page pass incomplete, dropped by 87-Michael Schwartz.</t>
   </si>
   <si>
     <t>#28 Tony Brady - FB</t>
   </si>
   <si>
     <t>#95 Morris Heuser - DT</t>
   </si>
   <si>
-    <t>#56 Kelly Neese - SLB</t>
-[...2 lines deleted...]
-    <t>#58 William Gould - WLB</t>
+    <t>#56 Kelly Neese - WLB</t>
+  </si>
+  <si>
+    <t>#58 William Gould - SLB</t>
   </si>
   <si>
     <t>14:45</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>3-10-TBY 33 (14:46) 14-Stan Page pass complete to 14-Michael Watson to TBY 43 for 11 yards. Tackle by 30-Dale Martin. 14-Michael Watson breaks down the CB.</t>
   </si>
   <si>
     <t>14:04</t>
   </si>
   <si>
     <t>TBY 43</t>
   </si>
   <si>
     <t>Strong I Normal HB Sweep Strong</t>
   </si>
   <si>
     <t>1-10-TBY 43 (14:03) 34-Jason Smith ran to TBY 47 for 4 yards. Tackle by 58-William Gould. TBY 75-John Gleason was injured on the play. He looks like he should be able to return. PENALTY - Facemask (CAR 58-William Gould)</t>
   </si>
@@ -593,54 +593,54 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:02) Extra point GOOD by 9-Victor Shand. TBY 7 CAR 0</t>
   </si>
   <si>
     <t>#19 Frank Booker - P</t>
   </si>
   <si>
     <t>#9 Victor Shand - K</t>
   </si>
   <si>
     <t>#51 Gregory Deegan - LT</t>
   </si>
   <si>
     <t>#62 Maurice Jeans - RG</t>
   </si>
   <si>
     <t>#53 Owen Simon - C</t>
   </si>
   <si>
-    <t>#54 Robert Caballero - WLB</t>
-[...2 lines deleted...]
-    <t>#92 John Johnson - RDE</t>
+    <t>#54 Robert Caballero - MLB</t>
+  </si>
+  <si>
+    <t>#92 John Johnson - LDE</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>(10:02) 9-Victor Shand kicks 75 yards from TBY 35 to CAR -10. Touchback.</t>
   </si>
   <si>
     <t>#20 Alfredo Palmer - RB</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Weak I Big Off Tackle Weak</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-CAR 25 (10:02) 22-Walker Ramirez ran to CAR 34 for 9 yards. Tackle by 40-Joseph Truitt.</t>
   </si>
   <si>
     <t>#9 Dennis Guilder - QB</t>
   </si>
@@ -803,54 +803,54 @@
   <si>
     <t>5:18</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>Split Backs Normal Skinny Post Corner</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-19-TBY 25 (5:17) 9-Dennis Guilder pass Pass knocked down by 23-Robert Raynor. incomplete, intended for 88-James Bailey. Pressure by 97-Carlos Jenkins. 23-Robert Raynor got away with a hold on that play.</t>
   </si>
   <si>
     <t>5:13</t>
   </si>
   <si>
     <t>4-19-TBY 25 (5:14) 5-Robert Rose 43 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#2 Douglas Millikan - QB</t>
   </si>
   <si>
-    <t>#60 James Sears - LG</t>
-[...2 lines deleted...]
-    <t>#70 Glenn Medina - LT</t>
+    <t>#70 James Sears - LG</t>
+  </si>
+  <si>
+    <t>#70 Glenn Medina - RT</t>
   </si>
   <si>
     <t>5:10</t>
   </si>
   <si>
     <t>TBY 32</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-TBY 32 (5:11) 34-Jason Smith ran to TBY 29 for -3 yards. Tackle by 56-Kelly Neese.</t>
   </si>
   <si>
     <t>4:38</t>
   </si>
   <si>
     <t>TBY 29</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>2-13-TBY 29 (4:37) 34-Jason Smith ran to TBY 38 for 9 yards. Tackle by 30-Dale Martin.</t>
   </si>