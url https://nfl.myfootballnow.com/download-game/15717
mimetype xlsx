--- v0 (2026-09-09)
+++ v1 (2026-10-08)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>LAR has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>LAR</t>
   </si>
   <si>
     <t>LAR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Arthur Boyd kicks 72 yards from LAR 35 to LAC -7. Touchback.</t>
   </si>
   <si>
     <t>#28 Merlin Finch - RB</t>
   </si>
   <si>
-    <t>#91 Perry Richardson - RDE</t>
+    <t>#99 Perry Richardson - LDE</t>
   </si>
   <si>
     <t>#22 Robert Pounders - FS</t>
   </si>
   <si>
     <t>#41 Larry Napier - SS</t>
   </si>
   <si>
     <t>#27 Edward Sane - FS</t>
   </si>
   <si>
     <t>#51 Antony Leatham - SLB</t>
   </si>
   <si>
     <t>#54 Jose Delgado - MLB</t>
   </si>
   <si>
     <t>#94 Matthew Wells - RDE</t>
   </si>
   <si>
     <t>#58 Chuck Weaver - MLB</t>
   </si>
   <si>
     <t>#42 Thomas Magoon - FS</t>
   </si>
@@ -431,66 +431,66 @@
   <si>
     <t>2-10-LAC 25 (14:57) 9-Douglas Jeffries pass complete to 83-Michael Sheldon to LAC 37 for 12 yards. Tackle by 46-Orville Isbell.</t>
   </si>
   <si>
     <t>#93 Roy Wann - DT</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>LAC 37</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-LAC 37 (14:20) 9-Douglas Jeffries pass Pass knocked down by 25-David Lingerfelt. incomplete, intended for 37-Brian Long.</t>
   </si>
   <si>
     <t>#44 Millard Lake - FB</t>
   </si>
   <si>
-    <t>#82 Jack Lane - TE</t>
+    <t>#89 Jack Lane - TE</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-LAC 37 (14:16) 28-Merlin Finch ran to LAC 43 for 6 yards. Tackle by 24-Woody Fox.</t>
   </si>
   <si>
-    <t>#36 James Goldberg - TE</t>
+    <t>#40 James Goldberg - FB</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>LAC 43</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Slot Drag</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-4-LAC 43 (13:39) 9-Douglas Jeffries pass complete to 16-Kenny Heater to LAC 49 for 6 yards. Tackle by 23-Fletcher Daniel. Great move by 16-Kenny Heater to get free of his coverage. LAR 77-Simon Myers was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#17 Todd Roman - WR</t>
   </si>
   <si>
     <t>#88 Fred Sistrunk - WR</t>
   </si>
   <si>
     <t>#35 Keith Lyle - SS</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>3-16-LAC 42 (12:12) 9-Douglas Jeffries sacked at LAC 35 for -7 yards (93-Roy Wann). Sack allowed by 73-Jesse Ashcraft.</t>
   </si>
   <si>
     <t>#78 Michael Brockers - LDE</t>
   </si>
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>LAC 35</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-24-LAC 35 (11:35) 2-Ernest Sanabria punts 46 yards to LAR 19. Fair Catch by 30-Skeets Quinlan.</t>
   </si>
   <si>
     <t>#2 Ernest Sanabria - P</t>
   </si>
   <si>
-    <t>#80 Omar Davis - TE</t>
+    <t>#87 Omar Davis - TE</t>
   </si>
   <si>
     <t>#30 Skeets Quinlan - RB</t>
   </si>
   <si>
     <t>#57 Frank Stamms - WLB</t>
   </si>
   <si>
     <t>#90 Elmer Morant - MLB</t>
   </si>
   <si>
     <t>#69 Jackie Cox - LG</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>LAR 19</t>
   </si>
   <si>
     <t>Split Backs Normal FB Off Tackle</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
@@ -1274,51 +1274,51 @@
   <si>
     <t>LAC 23</t>
   </si>
   <si>
     <t>1-5-LAC 23 (2:01) 28-Merlin Finch ran to LAC 30 for 7 yards. Tackle by 40-Matthew Duckett.</t>
   </si>
   <si>
     <t>1:58</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>1-10-LAC 30 (1:58) 28-Merlin Finch ran to LAC 32 for 3 yards. Tackle by 24-Woody Fox. LAC 71-Carson Mason was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:16</t>
   </si>
   <si>
     <t>2-7-LAC 32 (1:15) 28-Merlin Finch ran to LAC 39 for 7 yards. Tackle by 46-Orville Isbell.</t>
   </si>
   <si>
-    <t>#50 Junior Lytton - LT</t>
+    <t>#68 Junior Lytton - RG</t>
   </si>
   <si>
     <t>1:11</t>
   </si>
   <si>
     <t>Timeout LAC</t>
   </si>
   <si>
     <t>3-1-LAC 39 (1:10) 9-Douglas Jeffries pass complete to 82-Jack Lane to LAC 49 for 9 yards. Tackle by 51-Isaiah Robertson.</t>
   </si>
   <si>
     <t>1:07</t>
   </si>
   <si>
     <t>1:03</t>
   </si>
   <si>
     <t>1-10-LAC 49 (1:04) 9-Douglas Jeffries pass incomplete, dropped by 37-Brian Long.</t>
   </si>
   <si>
     <t>1:00</t>
   </si>
   <si>
     <t>2-10-LAC 49 (1:01) 9-Douglas Jeffries pass complete to 82-Jack Lane to LAR 49 for 2 yards. Tackle by 98-Kenneth Kyles.</t>
   </si>