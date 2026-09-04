--- v0 (2026-08-14)
+++ v1 (2026-09-04)
@@ -314,51 +314,51 @@
   <si>
     <t>#1 Peter Olmo - LDE</t>
   </si>
   <si>
     <t>#97 Paul Lynch - LDE</t>
   </si>
   <si>
     <t>#31 Jay Knowles - CB</t>
   </si>
   <si>
     <t>#39 Arthur White - CB</t>
   </si>
   <si>
     <t>#52 Douglas Erickson - WLB</t>
   </si>
   <si>
     <t>#91 Eugene Pearce - DT</t>
   </si>
   <si>
     <t>#22 Robert Padilla - FS</t>
   </si>
   <si>
     <t>#92 Russell Johnson - WLB</t>
   </si>
   <si>
-    <t>#31 Edward Smith - CB</t>
+    <t>#23 Edward Smith - CB</t>
   </si>
   <si>
     <t>#31 Richard Woods - SS</t>
   </si>
   <si>
     <t>#16 Patrick Metz - K</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BAL 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-BAL 25 (15:00) 37-Johnathan Yang ran to BAL 25 for a short loss. Tackle by 53-Louis Skipper.</t>
   </si>
   <si>
     <t>#6 Richard Dunn - QB</t>
   </si>
@@ -371,51 +371,51 @@
   <si>
     <t>#82 David Merritt - WR</t>
   </si>
   <si>
     <t>#86 Garrett Stevens - WR</t>
   </si>
   <si>
     <t>#54 Bobby Hermann - LT</t>
   </si>
   <si>
     <t>#59 James Martin - LG</t>
   </si>
   <si>
     <t>#72 Bruce Feldman - C</t>
   </si>
   <si>
     <t>#58 Jason Talley - RG</t>
   </si>
   <si>
     <t>#73 Thomas Bronson - RT</t>
   </si>
   <si>
     <t>#75 Gary Sander - LDE</t>
   </si>
   <si>
-    <t>#67 Matthew Wells - DT</t>
+    <t>#90 Matthew Wells - RDE</t>
   </si>
   <si>
     <t>#65 Richard Costello - DT</t>
   </si>
   <si>
     <t>#96 Sean Stewart - RDE</t>
   </si>
   <si>
     <t>#95 Richard White - SLB</t>
   </si>
   <si>
     <t>#52 Edward Patterson - MLB</t>
   </si>
   <si>
     <t>#53 Louis Skipper - WLB</t>
   </si>
   <si>
     <t>#28 Danny Salas - CB</t>
   </si>
   <si>
     <t>#21 Forest Fleming - CB</t>
   </si>
   <si>
     <t>#31 Jason Bunch - SS</t>
   </si>
@@ -431,51 +431,51 @@
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-BAL 25 (14:21) 23-Dallas Chambers ran to BAL 23 for -2 yards. Tackle by 53-Louis Skipper.</t>
   </si>
   <si>
     <t>#85 Edmond Olmstead - TE</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>BAL 23</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-12-BAL 23 (13:42) 6-Richard Dunn pass complete to 85-Edmond Olmstead to BAL 48 for 26 yards.</t>
   </si>
   <si>
-    <t>#80 Herman Vanwyk - TE</t>
+    <t>#81 Herman Vanwyk - TE</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>BAL 48</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-BAL 48 (12:58) 6-Richard Dunn pass complete to 37-Johnathan Yang to CHI 34 for 18 yards. Tackle by 37-Keith Bockman. Pressure by 78-Frank Scott.</t>
   </si>
   <si>
     <t>#29 James Bowling - FB</t>
   </si>
   <si>
     <t>#84 James Cartwright - TE</t>
   </si>
   <si>
     <t>#56 John Perrotta - LT</t>
   </si>
@@ -500,51 +500,51 @@
   <si>
     <t>#26 Jacob Williams - CB</t>
   </si>
   <si>
     <t>#25 James Dean - CB</t>
   </si>
   <si>
     <t>#47 Arthur Wood - FS</t>
   </si>
   <si>
     <t>#37 Keith Bockman - FS</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>CHI 34</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>1-10-CHI 34 (12:18) 6-Richard Dunn pass Pass knocked down by 9-Gerald Bass. incomplete, intended for 86-Garrett Stevens.</t>
   </si>
   <si>
-    <t>#19 Kent Foster - WR</t>
+    <t>#13 Kent Foster - WR</t>
   </si>
   <si>
     <t>#74 Edward Chavez - LG</t>
   </si>
   <si>
     <t>#63 Derrick Delatorre - LG</t>
   </si>
   <si>
     <t>#90 Kenneth Lollis - DT</t>
   </si>
   <si>
     <t>#72 Charles Hancock - LDE</t>
   </si>
   <si>
     <t>#39 Ronald Gordon - FS</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>2-10-CHI 34 (12:15) 6-Richard Dunn sacked at CHI 42 for -8 yards (72-Charles Hancock). Sack allowed by 54-Bobby Hermann.</t>
   </si>