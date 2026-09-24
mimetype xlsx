--- v1 (2026-09-04)
+++ v2 (2026-09-24)
@@ -290,120 +290,120 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CHI has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 16-Patrick Metz kicks 74 yards from CHI 35 to BAL -9. Touchback.</t>
   </si>
   <si>
     <t>#23 Dallas Chambers - RB</t>
   </si>
   <si>
-    <t>#1 Peter Olmo - LDE</t>
+    <t>#72 Peter Olmo - RDE</t>
   </si>
   <si>
     <t>#97 Paul Lynch - LDE</t>
   </si>
   <si>
     <t>#31 Jay Knowles - CB</t>
   </si>
   <si>
     <t>#39 Arthur White - CB</t>
   </si>
   <si>
     <t>#52 Douglas Erickson - WLB</t>
   </si>
   <si>
     <t>#91 Eugene Pearce - DT</t>
   </si>
   <si>
     <t>#22 Robert Padilla - FS</t>
   </si>
   <si>
     <t>#92 Russell Johnson - WLB</t>
   </si>
   <si>
     <t>#23 Edward Smith - CB</t>
   </si>
   <si>
-    <t>#31 Richard Woods - SS</t>
+    <t>#27 Richard Woods - SS</t>
   </si>
   <si>
     <t>#16 Patrick Metz - K</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BAL 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-BAL 25 (15:00) 37-Johnathan Yang ran to BAL 25 for a short loss. Tackle by 53-Louis Skipper.</t>
   </si>
   <si>
     <t>#6 Richard Dunn - QB</t>
   </si>
   <si>
     <t>#37 Johnathan Yang - RB</t>
   </si>
   <si>
     <t>#88 James Calderon - WR</t>
   </si>
   <si>
     <t>#82 David Merritt - WR</t>
   </si>
   <si>
     <t>#86 Garrett Stevens - WR</t>
   </si>
   <si>
     <t>#54 Bobby Hermann - LT</t>
   </si>
   <si>
     <t>#59 James Martin - LG</t>
   </si>
   <si>
-    <t>#72 Bruce Feldman - C</t>
+    <t>#68 Bruce Feldman - LG</t>
   </si>
   <si>
     <t>#58 Jason Talley - RG</t>
   </si>
   <si>
     <t>#73 Thomas Bronson - RT</t>
   </si>
   <si>
     <t>#75 Gary Sander - LDE</t>
   </si>
   <si>
     <t>#90 Matthew Wells - RDE</t>
   </si>
   <si>
     <t>#65 Richard Costello - DT</t>
   </si>
   <si>
     <t>#96 Sean Stewart - RDE</t>
   </si>
   <si>
     <t>#95 Richard White - SLB</t>
   </si>
   <si>
     <t>#52 Edward Patterson - MLB</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>#78 Charles Kelly - C</t>
   </si>
   <si>
     <t>#71 Alex Garcia - RG</t>
   </si>
   <si>
     <t>#78 Frank Scott - LDE</t>
   </si>
   <si>
     <t>#92 Robert Rayburn - SLB</t>
   </si>
   <si>
     <t>#57 Frank Hansen - MLB</t>
   </si>
   <si>
     <t>#98 Chester Foster - SLB</t>
   </si>
   <si>
     <t>#26 Jacob Williams - CB</t>
   </si>
   <si>
     <t>#25 James Dean - CB</t>
   </si>
   <si>
-    <t>#47 Arthur Wood - FS</t>
+    <t>#25 Arthur Wood - FS</t>
   </si>
   <si>
     <t>#37 Keith Bockman - FS</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>CHI 34</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>1-10-CHI 34 (12:18) 6-Richard Dunn pass Pass knocked down by 9-Gerald Bass. incomplete, intended for 86-Garrett Stevens.</t>
   </si>
   <si>
     <t>#13 Kent Foster - WR</t>
   </si>
   <si>
     <t>#74 Edward Chavez - LG</t>
   </si>
   <si>
     <t>#63 Derrick Delatorre - LG</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>#87 Roger Meacham - TE</t>
   </si>
   <si>
     <t>#86 Edward Scott - WR</t>
   </si>
   <si>
     <t>#73 Luther Parker - LG</t>
   </si>
   <si>
     <t>#69 John Garland - LG</t>
   </si>
   <si>
     <t>#61 Darren Holman - C</t>
   </si>
   <si>
     <t>#64 James Kieffer - LG</t>
   </si>
   <si>
     <t>#59 Jackie Meadows - RT</t>
   </si>
   <si>
     <t>#96 Brian Marin - DT</t>
   </si>
   <si>
-    <t>#94 Craig Halton - RDE</t>
+    <t>#94 Craig Halton - DT</t>
   </si>
   <si>
     <t>#50 Jeffrey Blanchard - SLB</t>
   </si>
   <si>
     <t>#94 James White - MLB</t>
   </si>
   <si>
     <t>#98 Francis Bailey - WLB</t>
   </si>
   <si>
     <t>#35 Clinton Cook - FS</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>CHI 13</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>2-6-CHI 13 (10:51) 1-Leroy Gibbs ran to CHI 11 for -2 yards. Tackle by 52-Douglas Erickson.</t>
   </si>
@@ -743,66 +743,66 @@
   <si>
     <t>CHI 20</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-CHI 20 (8:41) 1-Leroy Gibbs ran to CHI 29 for 9 yards. Tackle by 50-Jeffrey Blanchard.</t>
   </si>
   <si>
     <t>7:56</t>
   </si>
   <si>
     <t>CHI 29</t>
   </si>
   <si>
     <t>I Formation Big TE Sneak Out</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>2-1-CHI 29 (7:55) 6-Scott Jones pass incomplete, dropped by 22-Leon Bretz.</t>
   </si>
   <si>
-    <t>#27 Donald Andarungi - FB</t>
+    <t>#44 Donald Andarungi - FB</t>
   </si>
   <si>
     <t>7:50</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>3-1-CHI 29 (7:51) 6-Scott Jones pass Pass knocked down by 35-Clinton Cook. incomplete, intended for 11-Robert Kenyon.</t>
   </si>
   <si>
     <t>#11 Robert Kenyon - WR</t>
   </si>
   <si>
-    <t>#95 Jared Manning - SLB</t>
+    <t>#67 Jared Manning - SLB</t>
   </si>
   <si>
     <t>7:47</t>
   </si>
   <si>
     <t>4-1-CHI 29 (7:48) 2-Winston Torres punts 44 yards to BAL 27. Fair Catch by 88-James Calderon. PENALTY - Holding (CHI 59-Jackie Meadows) (Declined)</t>
   </si>
   <si>
     <t>7:41</t>
   </si>
   <si>
     <t>BAL 27</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-BAL 27 (7:42) 29-James Bowling ran to BAL 26 for -1 yards. Tackle by 67-Matthew Wells.</t>
   </si>
   <si>
     <t>#66 Dale Godinez - RT</t>
   </si>