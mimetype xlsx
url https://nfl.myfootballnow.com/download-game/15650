--- v2 (2026-09-24)
+++ v3 (2026-11-02)
@@ -479,99 +479,99 @@
   <si>
     <t>#56 John Perrotta - LT</t>
   </si>
   <si>
     <t>#78 Charles Kelly - C</t>
   </si>
   <si>
     <t>#71 Alex Garcia - RG</t>
   </si>
   <si>
     <t>#78 Frank Scott - LDE</t>
   </si>
   <si>
     <t>#92 Robert Rayburn - SLB</t>
   </si>
   <si>
     <t>#57 Frank Hansen - MLB</t>
   </si>
   <si>
     <t>#98 Chester Foster - SLB</t>
   </si>
   <si>
     <t>#26 Jacob Williams - CB</t>
   </si>
   <si>
-    <t>#25 James Dean - CB</t>
+    <t>#21 James Dean - CB</t>
   </si>
   <si>
     <t>#25 Arthur Wood - FS</t>
   </si>
   <si>
     <t>#37 Keith Bockman - FS</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>CHI 34</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>1-10-CHI 34 (12:18) 6-Richard Dunn pass Pass knocked down by 9-Gerald Bass. incomplete, intended for 86-Garrett Stevens.</t>
   </si>
   <si>
     <t>#13 Kent Foster - WR</t>
   </si>
   <si>
     <t>#74 Edward Chavez - LG</t>
   </si>
   <si>
     <t>#63 Derrick Delatorre - LG</t>
   </si>
   <si>
     <t>#90 Kenneth Lollis - DT</t>
   </si>
   <si>
     <t>#72 Charles Hancock - LDE</t>
   </si>
   <si>
     <t>#39 Ronald Gordon - FS</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>2-10-CHI 34 (12:15) 6-Richard Dunn sacked at CHI 42 for -8 yards (72-Charles Hancock). Sack allowed by 54-Bobby Hermann.</t>
   </si>
   <si>
-    <t>#29 Willie Fernandez - CB</t>
+    <t>#31 Willie Fernandez - CB</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>CHI 42</t>
   </si>
   <si>
     <t>3-18-CHI 42 (11:38) 6-Richard Dunn pass incomplete, dropped by 19-Kent Foster.</t>
   </si>
   <si>
     <t>11:34</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-18-CHI 42 (11:35) 11-John Wagner punts 33 yards to CHI 9. Fair Catch by 84-Mark Collier.</t>
   </si>
   <si>
     <t>#11 John Wagner - P</t>
   </si>