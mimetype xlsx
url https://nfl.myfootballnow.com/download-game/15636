--- v0 (2026-08-25)
+++ v1 (2026-09-20)
@@ -368,51 +368,51 @@
   <si>
     <t>#34 Allan Pratt - FB</t>
   </si>
   <si>
     <t>#85 Joseph Baker - TE</t>
   </si>
   <si>
     <t>#82 Michael Sanders - WR</t>
   </si>
   <si>
     <t>#12 Lance Copeland - WR</t>
   </si>
   <si>
     <t>#63 Junior Turnipseed - LT</t>
   </si>
   <si>
     <t>#67 James Powell - LG</t>
   </si>
   <si>
     <t>#68 Osvaldo Atkins - C</t>
   </si>
   <si>
     <t>#66 Michael Locke - RG</t>
   </si>
   <si>
-    <t>#70 William Cason - C</t>
+    <t>#70 William Cason - LT</t>
   </si>
   <si>
     <t>#90 Patrick Snider - LDE</t>
   </si>
   <si>
     <t>#67 Jospeh Smith - DT</t>
   </si>
   <si>
     <t>#71 Allen Valles - LDE</t>
   </si>
   <si>
     <t>#66 Martin Peters - RDE</t>
   </si>
   <si>
     <t>#56 Vincent Sample - SLB</t>
   </si>
   <si>
     <t>#3 Bert Laurel - MLB</t>
   </si>
   <si>
     <t>#1 David Lee - WLB</t>
   </si>
   <si>
     <t>#37 William Kuhl - CB</t>
   </si>
@@ -458,63 +458,63 @@
   <si>
     <t>#33 Wayne Engen - RB</t>
   </si>
   <si>
     <t>#32 Robert White - RB</t>
   </si>
   <si>
     <t>#84 Jason Molina - WR</t>
   </si>
   <si>
     <t>#80 Ariel Emery - WR</t>
   </si>
   <si>
     <t>#84 Joseph Barber - WR</t>
   </si>
   <si>
     <t>#63 Lester Stephens - LT</t>
   </si>
   <si>
     <t>#68 Edward Chandler - LG</t>
   </si>
   <si>
     <t>#61 Edward Holloway - C</t>
   </si>
   <si>
-    <t>#74 Jason Kleinman - RG</t>
+    <t>#74 Jason Kleinman - LG</t>
   </si>
   <si>
     <t>#71 Craig Young - RT</t>
   </si>
   <si>
     <t>#70 Oliver McDonald - DT</t>
   </si>
   <si>
     <t>#65 Lee Johnson - DT</t>
   </si>
   <si>
-    <t>#93 Daniel Wilson - RDE</t>
+    <t>#98 Daniel Wilson - RDE</t>
   </si>
   <si>
     <t>#23 Albert Diaz - CB</t>
   </si>
   <si>
     <t>#22 Howard Marcotte - SS</t>
   </si>
   <si>
     <t>#98 Paul Clark - FS</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>DET 37</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>2-12-DET 37 (13:33) 12-Edward Sherrod pass incomplete, dropped by 84-Jason Molina. PENALTY - Pass Interference (MIN 23-Albert Diaz)</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
@@ -626,105 +626,105 @@
   <si>
     <t>MIN 17</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>2-2-MIN 17 (11:22) 8-Jean Martin pass complete to 12-Lance Copeland to MIN 19 for 2 yards. Tackle by 15-Malohi Masiva.</t>
   </si>
   <si>
     <t>10:39</t>
   </si>
   <si>
     <t>MIN 19</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-MIN 19 (10:38) 2-John McClain ran to MIN 18 for -1 yards. Tackle by 1-David Lee.</t>
   </si>
   <si>
-    <t>#87 Kenneth Ornelas - WR</t>
+    <t>#10 Kenneth Ornelas - WR</t>
   </si>
   <si>
     <t>9:56</t>
   </si>
   <si>
     <t>MIN 18</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-11-MIN 18 (9:55) 2-John McClain ran to MIN 22 for 4 yards. Tackle by 37-William Kuhl.</t>
   </si>
   <si>
     <t>9:23</t>
   </si>
   <si>
     <t>MIN 22</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>3-7-MIN 22 (9:22) 2-John McClain ran to MIN 28 for 6 yards. Tackle by 37-William Kuhl.</t>
   </si>
   <si>
     <t>8:48</t>
   </si>
   <si>
     <t>MIN 28</t>
   </si>
   <si>
     <t>4-1-MIN 28 (8:47) 17-Bradley Smith punts 42 yards to DET 30. 83-Kenneth Smith to DET 33 for 3 yards. Tackle by 56-Antonio Reece. 22-Kennith Brown was completely beat on that play.</t>
   </si>
   <si>
     <t>#17 Bradley Smith - P</t>
   </si>
   <si>
     <t>#64 Jerry Sasser - C</t>
   </si>
   <si>
     <t>#83 Kenneth Smith - RB</t>
   </si>
   <si>
-    <t>#22 Kennith Brown - SLB</t>
+    <t>#59 Kennith Brown - SLB</t>
   </si>
   <si>
     <t>#21 David Vangundy - CB</t>
   </si>
   <si>
-    <t>#93 Jared Tucker - DT</t>
+    <t>#93 Jared Tucker - RDE</t>
   </si>
   <si>
     <t>#80 Roger Nunez - TE</t>
   </si>
   <si>
     <t>#72 Matthew Ramos - LT</t>
   </si>
   <si>
     <t>#25 Brandon Rubio - FB</t>
   </si>
   <si>
     <t>#53 Jeff Owens - LDE</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>DET 33</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>1-10-DET 33 (8:38) 12-Edward Sherrod pass incomplete, the ball was thrown away. Pressure by 78-Raymond Whitehead.</t>
   </si>
@@ -1070,51 +1070,51 @@
   <si>
     <t>(12:51) Extra point GOOD by 6-Leroy Carolan. MIN 14 DET 0</t>
   </si>
   <si>
     <t>(12:51) 6-Leroy Carolan kicks 74 yards from MIN 35 to DET -9. Touchback.</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>1-10-DET 25 (12:51) 12-Edward Sherrod pass complete to 80-Ariel Emery for 75 yards. TOUCHDOWN! DET 63-Lester Stephens was injured on the play. He looks like he should be able to return. MIN 14 DET 6</t>
   </si>
   <si>
     <t>12:39</t>
   </si>
   <si>
     <t>MIN 15</t>
   </si>
   <si>
     <t>(12:40) Extra point GOOD by 9-Eugene Miller. MIN 14 DET 7</t>
   </si>
   <si>
     <t>#9 Eugene Miller - K</t>
   </si>
   <si>
-    <t>#54 Norman Williamson - LG</t>
+    <t>#54 Norman Williamson - LT</t>
   </si>
   <si>
     <t>#60 Ralph Brewer - RT</t>
   </si>
   <si>
     <t>(12:40) 4-Dana Whitmarsh kicks 74 yards from DET 35 to MIN -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-MIN 25 (12:40) 8-Jean Martin pass complete to 87-Kenneth Ornelas to MIN 36 for 11 yards. Tackle by 3-Bert Laurel. DET 71-Allen Valles was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:57</t>
   </si>
   <si>
     <t>MIN 36</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>1-10-MIN 36 (11:56) 8-Jean Martin pass complete to 12-Lance Copeland to MIN 42 for 5 yards. Tackle by 15-Malohi Masiva.</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
@@ -2320,51 +2320,51 @@
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="285.359" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>