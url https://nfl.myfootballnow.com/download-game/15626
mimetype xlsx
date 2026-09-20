--- v0 (2026-08-24)
+++ v1 (2026-09-20)
@@ -572,126 +572,126 @@
   <si>
     <t>TEN 10</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>3-4-TEN 10 (9:08) 1-John Hayes ran for 10 yards. TOUCHDOWN! TEN 0 ARZ 6</t>
   </si>
   <si>
     <t>9:03</t>
   </si>
   <si>
     <t>TEN 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:04) Extra point GOOD by 11-Jamal Lesher. TEN 0 ARZ 7</t>
   </si>
   <si>
-    <t>#11 Jamal Lesher - K</t>
+    <t>#8 Jamal Lesher - K</t>
   </si>
   <si>
     <t>#63 Quincy Minnis - LT</t>
   </si>
   <si>
     <t>#67 Gregory Jacobson - DT</t>
   </si>
   <si>
     <t>#56 Ronnie Perkins - WLB</t>
   </si>
   <si>
     <t>#64 William Guerin - LDE</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>(9:04) 11-Jamal Lesher kicks 63 yards from ARZ 35 to TEN 2. 20-Richard Tew to TEN 31 for 30 yards. Tackle by 11-Jamal Lesher.</t>
   </si>
   <si>
-    <t>#20 Richard Tew - RB</t>
+    <t>#29 Richard Tew - RB</t>
   </si>
   <si>
     <t>8:57</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-TEN 31 (8:58) 43-William Myles ran to TEN 37 for 6 yards. Tackle by 50-James Ransom.</t>
   </si>
   <si>
     <t>#16 Justin Jackson - QB</t>
   </si>
   <si>
     <t>#43 William Myles - RB</t>
   </si>
   <si>
     <t>#33 Daniel Hall - FB</t>
   </si>
   <si>
     <t>#84 Robert Flanigan - TE</t>
   </si>
   <si>
     <t>#80 Ryan Estrada - WR</t>
   </si>
   <si>
-    <t>#17 Leon Jones - WR</t>
+    <t>#12 Leon Jones - WR</t>
   </si>
   <si>
     <t>#74 Johnathan Rasnick - LG</t>
   </si>
   <si>
     <t>#68 Frank Gonzales - LG</t>
   </si>
   <si>
     <t>#60 Steve Dejohn - C</t>
   </si>
   <si>
     <t>#58 Alvin Gonzales - RG</t>
   </si>
   <si>
     <t>#76 Dennis Heaton - RT</t>
   </si>
   <si>
     <t>#69 Kermit Carlson - LDE</t>
   </si>
   <si>
     <t>#58 James Hall - DT</t>
   </si>
   <si>
-    <t>#91 Charles Lajoie - DT</t>
+    <t>#92 Charles Lajoie - DT</t>
   </si>
   <si>
     <t>#94 Arthur McLachlan - RDE</t>
   </si>
   <si>
     <t>#47 Shawn Ford - SLB</t>
   </si>
   <si>
     <t>#90 Billy Forster - MLB</t>
   </si>
   <si>
     <t>#50 James Ransom - MLB</t>
   </si>
   <si>
     <t>#37 Richard Burkett - CB</t>
   </si>
   <si>
     <t>#23 Thomas Ratcliff - CB</t>
   </si>
   <si>
     <t>#39 William Weaver - SS</t>
   </si>
   <si>
     <t>#44 Brian Reid - FS</t>
   </si>
@@ -749,51 +749,51 @@
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>3-6-TEN 46 (6:24) 20-Richard Tew ran to TEN 46 for 1 yards. Tackle by 58-James Hall.</t>
   </si>
   <si>
     <t>5:41</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-TEN 46 (5:40) 12-Eduardo Alexander punts 55 yards to ARZ -1.4-5-TEN 46 (5:40) 12-Eduardo Alexander punts 55 yards to ARZ -1. Touchback.</t>
   </si>
   <si>
     <t>#12 Eduardo Alexander - P</t>
   </si>
   <si>
-    <t>#74 Anthony Blackwell - C</t>
+    <t>#74 Anthony Blackwell - LT</t>
   </si>
   <si>
     <t>#66 Micheal Allen - RT</t>
   </si>
   <si>
     <t>5:30</t>
   </si>
   <si>
     <t>ARZ 20</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-ARZ 20 (5:31) 36-Jaime Ryan ran to ARZ 17 for -3 yards. Tackle by 2-Bradley Wight.</t>
   </si>
   <si>
     <t>#46 Bruce Silva - FS</t>
   </si>
   <si>
     <t>4:51</t>
   </si>
@@ -836,51 +836,51 @@
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-8-ARZ 35 (2:59) 8-Donald Lawrence pass complete to 87-Mark Osteen to ARZ 37 for 2 yards. Tackle by 91-Dave Baker.</t>
   </si>
   <si>
     <t>2:21</t>
   </si>
   <si>
     <t>ARZ 37</t>
   </si>
   <si>
     <t>3-7-ARZ 37 (2:20) 36-Jaime Ryan ran to ARZ 41 for 5 yards. Tackle by 64-William Guerin.</t>
   </si>
   <si>
     <t>1:38</t>
   </si>
   <si>
     <t>ARZ 41</t>
   </si>
   <si>
     <t>4-2-ARZ 41 (1:37) 6-Josiah Dominguez punts 50 yards to TEN 8.</t>
   </si>
   <si>
-    <t>#6 Josiah Dominguez - P</t>
+    <t>#1 Josiah Dominguez - P</t>
   </si>
   <si>
     <t>1:27</t>
   </si>
   <si>
     <t>TEN 8</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-TEN 8 (1:28) 16-Justin Jackson pass complete to 10-Thomas Walker to TEN 15 for 7 yards. Tackle by 30-Neal Mercurio.</t>
   </si>
   <si>
     <t>0:53</t>
   </si>
   <si>
     <t>2-3-TEN 15 (0:52) 20-Richard Tew ran to TEN 17 for 1 yards. Tackle by 58-James Hall.</t>
   </si>
   <si>
     <t>0:18</t>
   </si>
@@ -1043,51 +1043,51 @@
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>4-3 Under Inside LB Blitz</t>
   </si>
   <si>
     <t>3-10-TEN 25 (9:52) 16-Justin Jackson pass incomplete, dropped by 84-Robert Flanigan. Pressure by 90-Billy Forster.</t>
   </si>
   <si>
     <t>9:48</t>
   </si>
   <si>
     <t>4-10-TEN 25 (9:49) 12-Eduardo Alexander punts 53 yards to ARZ 22. 89-John Saucedo to ARZ 41 for 20 yards. Tackle by 41-Thomas Hoff.</t>
   </si>
   <si>
     <t>9:37</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>1-10-ARZ 41 (9:38) 8-Donald Lawrence pass Pass knocked down by 39-Ulysses Kidd. incomplete, intended for 82-William Williams.</t>
   </si>
   <si>
-    <t>#96 William Walters - MLB</t>
+    <t>#92 William Walters - MLB</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-ARZ 41 (9:34) 8-Donald Lawrence pass complete to 84-Robert Matthews to ARZ 46 for 4 yards. Tackle by 38-Brian Rodriguez. 84-Robert Matthews made a great move on the CB.</t>
   </si>
   <si>
     <t>#30 Sylvester Kitchens - CB</t>
   </si>
   <si>
     <t>8:52</t>
   </si>
   <si>
     <t>ARZ 46</t>
   </si>
   <si>
     <t>3-6-ARZ 46 (8:51) 8-Donald Lawrence pass complete to 87-Mark Osteen to TEN 47 for 7 yards. Tackle by 90-Paul Sauve.</t>
   </si>
@@ -2320,55 +2320,55 @@
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>