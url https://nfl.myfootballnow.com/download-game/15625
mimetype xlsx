--- v0 (2026-08-25)
+++ v1 (2026-09-20)
@@ -296,51 +296,51 @@
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-William Silver kicks 74 yards from BAL 35 to CLE -9. Touchback.</t>
   </si>
   <si>
     <t>#89 Robert Calderon - WR</t>
   </si>
   <si>
     <t>#90 John Purnell - DT</t>
   </si>
   <si>
     <t>#25 Justin Fox - SS</t>
   </si>
   <si>
-    <t>#98 Brandon Bodie - LDE</t>
+    <t>#91 Brandon Bodie - RDE</t>
   </si>
   <si>
     <t>#31 Steven Fearon - CB</t>
   </si>
   <si>
     <t>#45 Ray Baynes - FS</t>
   </si>
   <si>
     <t>#58 John McCann - RDE</t>
   </si>
   <si>
     <t>#56 Arthur Amato - MLB</t>
   </si>
   <si>
     <t>#37 Dean Richie - CB</t>
   </si>
   <si>
     <t>#99 Angel Leaf - DT</t>
   </si>
   <si>
     <t>#52 Clayton Pray - SLB</t>
   </si>
   <si>
     <t>#7 William Silver - K</t>
   </si>
@@ -368,51 +368,51 @@
   <si>
     <t>#30 William Hull - FB</t>
   </si>
   <si>
     <t>#88 John Moran - WR</t>
   </si>
   <si>
     <t>#83 Christian Bass - WR</t>
   </si>
   <si>
     <t>#69 Frank Green - C</t>
   </si>
   <si>
     <t>#64 David Chapdelaine - LG</t>
   </si>
   <si>
     <t>#51 John Smith - C</t>
   </si>
   <si>
     <t>#75 David Allen - LG</t>
   </si>
   <si>
     <t>#74 Ryan Michaels - LT</t>
   </si>
   <si>
-    <t>#1 Peter Olmo - LDE</t>
+    <t>#72 Peter Olmo - RDE</t>
   </si>
   <si>
     <t>#96 Brian Marin - DT</t>
   </si>
   <si>
     <t>#96 Alfred Whitener - DT</t>
   </si>
   <si>
     <t>#93 William Helsley - RDE</t>
   </si>
   <si>
     <t>#50 Jeffrey Blanchard - SLB</t>
   </si>
   <si>
     <t>#98 David Culpepper - MLB</t>
   </si>
   <si>
     <t>#52 Douglas Erickson - WLB</t>
   </si>
   <si>
     <t>#31 Jay Knowles - CB</t>
   </si>
   <si>
     <t>#23 Edward Smith - CB</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>1-10-BAL 38 (12:51) 6-Richard Dunn pass Pass knocked down by 25-Justin Fox. incomplete, intended for 80-Herman Vanwyk.</t>
   </si>
   <si>
     <t>#6 Richard Dunn - QB</t>
   </si>
   <si>
     <t>#23 Dallas Chambers - RB</t>
   </si>
   <si>
     <t>#85 Edmond Olmstead - TE</t>
   </si>
   <si>
     <t>#81 Herman Vanwyk - TE</t>
   </si>
   <si>
     <t>#82 David Merritt - WR</t>
   </si>
   <si>
     <t>#74 Edward Chavez - LG</t>
   </si>
   <si>
     <t>#59 James Martin - LG</t>
   </si>
   <si>
-    <t>#72 Bruce Feldman - C</t>
+    <t>#68 Bruce Feldman - LG</t>
   </si>
   <si>
     <t>#71 Alex Garcia - RG</t>
   </si>
   <si>
     <t>#54 Bobby Hermann - LT</t>
   </si>
   <si>
     <t>#92 Alexander Gann - WLB</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Normal 3 Deep Zone</t>
   </si>
   <si>
     <t>2-10-BAL 38 (12:49) 23-Dallas Chambers ran to BAL 45 for 7 yards. Tackle by 52-Clayton Pray.</t>
   </si>
   <si>
     <t>#29 James Bowling - FB</t>
   </si>
@@ -578,72 +578,72 @@
   <si>
     <t>CLE 49</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-CLE 49 (11:30) 6-Richard Dunn pass complete to 85-Edmond Olmstead to CLE 12 for 37 yards. Tackle by 31-Steven Fearon. Great move by 85-Edmond Olmstead to get free of his coverage.</t>
   </si>
   <si>
     <t>10:49</t>
   </si>
   <si>
     <t>CLE 12</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-CLE 12 (10:48) 6-Richard Dunn pass complete to 37-Johnathan Yang to CLE 7 for 5 yards. Tackle by 97-Joe Ewing.</t>
   </si>
   <si>
-    <t>#19 Kent Foster - WR</t>
+    <t>#13 Kent Foster - WR</t>
   </si>
   <si>
     <t>#86 Garrett Stevens - WR</t>
   </si>
   <si>
     <t>#56 John Perrotta - LT</t>
   </si>
   <si>
     <t>#63 Derrick Delatorre - LG</t>
   </si>
   <si>
     <t>#78 Charles Kelly - C</t>
   </si>
   <si>
     <t>#58 Jason Talley - RG</t>
   </si>
   <si>
     <t>#73 Thomas Bronson - RT</t>
   </si>
   <si>
-    <t>#55 Cyril Apel - MLB</t>
+    <t>#51 Cyril Apel - MLB</t>
   </si>
   <si>
     <t>#97 Joe Ewing - SLB</t>
   </si>
   <si>
     <t>#29 Gerald Thompson - CB</t>
   </si>
   <si>
     <t>#30 Douglas Primm - CB</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>CLE 7</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>2-5-CLE 7 (10:04) 6-Richard Dunn pass Pass knocked down by 31-Steven Fearon. incomplete, intended for 80-Herman Vanwyk.</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
@@ -656,66 +656,66 @@
   <si>
     <t>3-5-CLE 7 (10:01) 6-Richard Dunn pass complete to 85-Edmond Olmstead for 7 yards. TOUCHDOWN! Pressure by 56-Arthur Amato. 25-Justin Fox got away with a hold on that play. CLE 0 BAL 6</t>
   </si>
   <si>
     <t>9:56</t>
   </si>
   <si>
     <t>CLE 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:57) Extra point GOOD by 7-William Silver. CLE 0 BAL 7</t>
   </si>
   <si>
     <t>#2 Edward Reed - QB</t>
   </si>
   <si>
     <t>#76 William Jefferson - C</t>
   </si>
   <si>
-    <t>#5 Willie Kirst - CB</t>
+    <t>#48 Willie Kirst - CB</t>
   </si>
   <si>
     <t>#82 James Curry - WR</t>
   </si>
   <si>
     <t>#91 Tomas Hall - DT</t>
   </si>
   <si>
     <t>(9:57) 7-William Silver kicks 74 yards from BAL 35 to CLE -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-CLE 25 (9:57) 8-Matthew Ferguson pass complete to 41-Bruce Terry to CLE 36 for 11 yards. 41-Bruce Terry FUMBLES (31-Richard Woods) recovered by BAL-31-Richard Woods at CLE 40. Tackle by 41-Bruce Terry. Nice job by 41-Bruce Terry on that route to lose his coverage.</t>
   </si>
   <si>
-    <t>#94 Craig Halton - RDE</t>
+    <t>#94 Craig Halton - DT</t>
   </si>
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>CLE 40</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Corner</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CLE 40 (9:53) 6-Richard Dunn pass Pass knocked down by 29-Gerald Thompson. incomplete, intended for 88-James Calderon. Pressure by 58-John McCann.</t>
   </si>
   <si>
     <t>9:48</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Wide Line</t>
   </si>
@@ -1574,51 +1574,51 @@
   <si>
     <t>#95 Jared Manning - SLB</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>BAL 13</t>
   </si>
   <si>
     <t>1-10-BAL 13 (12:51) 8-Matthew Ferguson sacked at BAL 20 for -8 yards (97-Paul Lynch). Sack allowed by 78-Adam Joseph.</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>BAL 20</t>
   </si>
   <si>
     <t>Strong I Normal FB Trap Weak</t>
   </si>
   <si>
     <t>2-18-BAL 20 (12:14) 30-William Hull ran to BAL 17 for 3 yards. Tackle by 50-Jeffrey Blanchard.</t>
   </si>
   <si>
-    <t>#84 Stephen Lundberg - WR</t>
+    <t>#31 Stephen Lundberg - RB</t>
   </si>
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>BAL 17</t>
   </si>
   <si>
     <t>3-14-BAL 17 (11:35) 8-Matthew Ferguson pass complete to 41-Bruce Terry to BAL 2 for 15 yards. Tackle by 22-Robert Padilla. 41-Bruce Terry did some fancy footwork there.</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
     <t>BAL 2</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-2-BAL 2 (11:10) 8-Matthew Ferguson pass complete to 88-John Moran for 2 yards. TOUCHDOWN! CLE 6 BAL 27</t>
   </si>
@@ -2258,51 +2258,51 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="334.918" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>