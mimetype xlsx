--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -611,51 +611,51 @@
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>46 Normal 3 Deep Zone</t>
   </si>
   <si>
     <t>2-2-HOU 33 (12:14) 19-Richard Gonzales pass complete to 81-Juan Whitmore to HOU 46 for 13 yards. Tackle by 9-Robert Stoneman.</t>
   </si>
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>HOU 46</t>
   </si>
   <si>
     <t>Singleback Slot Strong Skinny Posts</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-HOU 46 (11:32) 19-Richard Gonzales pass complete to 49-William Wilson to HOU 48 for 3 yards. Tackle by 44-Robert Martinez. PENALTY - Pass Interference (JAX 44-Robert Martinez)</t>
   </si>
   <si>
-    <t>#80 Billy Addison - WR</t>
+    <t>#5 Billy Addison - RB</t>
   </si>
   <si>
     <t>#25 Andrew Craven - CB</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>JAX 49</t>
   </si>
   <si>
     <t>Singleback Normal FL Post</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-JAX 49 (11:29) 19-Richard Gonzales sacked at HOU 43 for -8 yards (99-Glenn Shaver). Sack allowed by 77-Mark Hamblin.</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>HOU 43</t>
   </si>
@@ -686,51 +686,51 @@
   <si>
     <t>9:26</t>
   </si>
   <si>
     <t>JAX 40</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>4-1-JAX 40 (9:25) 41-Kevin Elms ran to JAX 3 for 37 yards. Tackle by 30-Frank Myers. HOU 67-Roberto Atchley was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:45</t>
   </si>
   <si>
     <t>JAX 3</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-3-JAX 3 (8:44) 21-Shaun Kilpatrick ran for 3 yards. TOUCHDOWN! HOU 6 JAX 7</t>
   </si>
   <si>
-    <t>#21 Shaun Kilpatrick - RB</t>
+    <t>#22 Shaun Kilpatrick - RB</t>
   </si>
   <si>
     <t>#60 Drew Umana - LG</t>
   </si>
   <si>
     <t>8:41</t>
   </si>
   <si>
     <t>JAX 15</t>
   </si>
   <si>
     <t>(8:42) Extra point GOOD by 7-Harold York. HOU 7 JAX 7</t>
   </si>
   <si>
     <t>#12 Joseph Martz - QB</t>
   </si>
   <si>
     <t>#59 George Echols - C</t>
   </si>
   <si>
     <t>#62 Theodore McDonald - RG</t>
   </si>
   <si>
     <t>#88 Matthew Lacey - TE</t>
   </si>