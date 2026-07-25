--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -293,51 +293,51 @@
   <si>
     <t>GBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Victor Shand kicks 75 yards from TBY 35 to GBY -10. Touchback.</t>
   </si>
   <si>
     <t>#45 Gregory Zarate - RB</t>
   </si>
   <si>
     <t>#35 Jeff Weaver - TE</t>
   </si>
   <si>
-    <t>#35 John Covington - FS</t>
+    <t>#35 John Covington - SS</t>
   </si>
   <si>
     <t>#98 Marcus Scales - DT</t>
   </si>
   <si>
     <t>#11 Paul Dye - FS</t>
   </si>
   <si>
     <t>#73 Jorge Rodriguez - RDE</t>
   </si>
   <si>
     <t>#20 Frank Medina - SS</t>
   </si>
   <si>
     <t>#9 Walter Collins - DT</t>
   </si>
   <si>
     <t>#95 David Easterling - MLB</t>
   </si>
   <si>
     <t>#92 Christopher Price - WLB</t>
   </si>
   <si>
     <t>#71 David Morgan - DT</t>
   </si>