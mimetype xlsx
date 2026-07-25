--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -389,51 +389,51 @@
   <si>
     <t>#78 Robert Beaumont - RT</t>
   </si>
   <si>
     <t>#90 William Nutter - LDE</t>
   </si>
   <si>
     <t>#99 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#98 Daniel Plourde - DT</t>
   </si>
   <si>
     <t>#91 Joe Gwynn - RDE</t>
   </si>
   <si>
     <t>#56 Donald Smith - WLB</t>
   </si>
   <si>
     <t>#50 Louis Bardin - WLB</t>
   </si>
   <si>
     <t>#57 James Paul - WLB</t>
   </si>
   <si>
-    <t>#34 Robert Williams - CB</t>
+    <t>#39 Robert Williams - CB</t>
   </si>
   <si>
     <t>#37 Wayne Adams - CB</t>
   </si>
   <si>
     <t>#35 Jerry Bradley - CB</t>
   </si>
   <si>
     <t>#42 Charlie Bush - FS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>MIA 32</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-3-MIA 32 (14:18) 28-John Berryhill ran to MIA 34 for 2 yards. Tackle by 57-James Paul.</t>
   </si>
@@ -473,51 +473,51 @@
   <si>
     <t>1-10-MIA 36 (13:03) 28-John Berryhill ran to MIA 44 for 8 yards. Tackle by 37-Wayne Adams. NOS 98-Daniel Plourde was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#32 Alex Hill - RB</t>
   </si>
   <si>
     <t>#89 John Vandyke - TE</t>
   </si>
   <si>
     <t>12:29</t>
   </si>
   <si>
     <t>MIA 44</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-2-MIA 44 (12:28) 14-Paul Phillips pass Pass knocked down by 37-Wayne Adams. incomplete, intended for 17-Oscar Buchanan. PENALTY - Holding (MIA 66-Marcus Maki)</t>
   </si>
   <si>
-    <t>#97 James Maynard - DT</t>
+    <t>#96 James Maynard - DT</t>
   </si>
   <si>
     <t>12:24</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-12-MIA 34 (12:25) 32-Alex Hill ran to MIA 49 for 15 yards. Tackle by 35-Jerry Bradley.</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
     <t>MIA 49</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>1-10-MIA 49 (11:40) 28-John Berryhill ran to MIA 47 for -2 yards. Tackle by 57-James Paul.</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>#22 Shawn Rosen - RB</t>
   </si>
   <si>
     <t>#81 Eddie Jackson - TE</t>
   </si>
   <si>
     <t>#29 Paul Radford - FB</t>
   </si>
   <si>
     <t>#80 Michael Willard - TE</t>
   </si>
   <si>
     <t>#15 Henry Capozzi - WR</t>
   </si>
   <si>
     <t>#70 Raymond Gray - LT</t>
   </si>
   <si>
     <t>#64 Michael King - LG</t>
   </si>
   <si>
     <t>#60 Patrick Gonzalez - C</t>
   </si>
   <si>
-    <t>#69 Steven Walker - RG</t>
+    <t>#69 Steven Walker - C</t>
   </si>
   <si>
     <t>#78 Zachary Martin - RT</t>
   </si>
   <si>
     <t>#90 Juan Holcombe - LDE</t>
   </si>
   <si>
     <t>#99 Kevin King - DT</t>
   </si>
   <si>
     <t>#93 Kyle Evans - SLB</t>
   </si>
   <si>
     <t>#92 Samuel Caudle - MLB</t>
   </si>
   <si>
     <t>#22 William Williams - CB</t>
   </si>
   <si>
     <t>#45 Robert Carrillo - FS</t>
   </si>
   <si>
     <t>8:57</t>
   </si>
@@ -2244,51 +2244,51 @@
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="575.574" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="24.708" bestFit="true" customWidth="true" style="0"/>