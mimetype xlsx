--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -419,51 +419,51 @@
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-ATL 25 (14:24) 25-David Cox ran to ATL 37 for 12 yards. Tackle by 32-Jacob Williams.</t>
   </si>
   <si>
     <t>#13 Antonio Medrano - WR</t>
   </si>
   <si>
     <t>#87 Abraham Guerra - WR</t>
   </si>
   <si>
     <t>#80 Boyce Olinger - WR</t>
   </si>
   <si>
     <t>#36 Calvin Weaver - CB</t>
   </si>
   <si>
-    <t>#32 Jacob Williams - CB</t>
+    <t>#26 Jacob Williams - CB</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
   <si>
     <t>ATL 37</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-ATL 37 (13:45) 25-David Cox ran to ATL 41 for 4 yards. Tackle by 39-Jeffery Weber.</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>ATL 41</t>
   </si>
   <si>
     <t>I Formation Normal Cross In</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
@@ -485,108 +485,108 @@
   <si>
     <t>3-4-ATL 43 (12:30) 1-Eugene McGrath pass complete to 25-David Cox to ATL 45 for 2 yards. Tackle by 39-Jeffery Weber.</t>
   </si>
   <si>
     <t>11:52</t>
   </si>
   <si>
     <t>ATL 45</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-ATL 45 (11:51) 2-James Curd punts 58 yards to CAR -4.4-1-ATL 45 (11:51) 2-James Curd punts 58 yards to CAR -4. Touchback.</t>
   </si>
   <si>
     <t>#2 James Curd - P</t>
   </si>
   <si>
     <t>#15 Bill Runyon - WR</t>
   </si>
   <si>
-    <t>#66 Ty Crowe - RDE</t>
+    <t>#97 Ty Crowe - RDE</t>
   </si>
   <si>
     <t>#50 Takeru Kobayashi - LT</t>
   </si>
   <si>
     <t>#72 Pedro Rankin - RG</t>
   </si>
   <si>
-    <t>#68 Ronald McRae - DT</t>
-[...2 lines deleted...]
-    <t>#96 Mike Rogers - MLB</t>
+    <t>#93 Ronald McRae - DT</t>
+  </si>
+  <si>
+    <t>#50 Mike Rogers - MLB</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>CAR 20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-CAR 20 (11:43) 26-Kenneth Silvia ran to CAR 31 for 11 yards. Tackle by 47-Ernest Hester.</t>
   </si>
   <si>
     <t>#1 Isaiah Selvidge - QB</t>
   </si>
   <si>
     <t>#26 Kenneth Silvia - RB</t>
   </si>
   <si>
     <t>#83 James Bailey - TE</t>
   </si>
   <si>
     <t>#17 Eddie Brown - WR</t>
   </si>
   <si>
     <t>#11 Charles Santos - WR</t>
   </si>
   <si>
     <t>#13 Kenny Parker - WR</t>
   </si>
   <si>
-    <t>#71 Angelo Paolucci - LT</t>
+    <t>#71 Angelo Paolucci - RT</t>
   </si>
   <si>
     <t>#61 Carmine McCandless - LG</t>
   </si>
   <si>
     <t>#60 James Sears - LG</t>
   </si>
   <si>
     <t>#60 Thomas Peters - RG</t>
   </si>
   <si>
-    <t>#73 John Gonzalez - RT</t>
+    <t>#73 John Gonzalez - LT</t>
   </si>
   <si>
     <t>#79 Timothy Hill - RDE</t>
   </si>
   <si>
     <t>#75 Oscar Sanders - DT</t>
   </si>
   <si>
     <t>#94 Timothy Pope - RDE</t>
   </si>
   <si>
     <t>#90 Eugene Goss - MLB</t>
   </si>
   <si>
     <t>#55 Daniel Duffy - WLB</t>
   </si>
   <si>
     <t>#48 Brian Alford - CB</t>
   </si>
   <si>
     <t>#37 James Ross - FS</t>
   </si>
   <si>
     <t>11:05</t>
   </si>
@@ -722,51 +722,51 @@
   <si>
     <t>5:28</t>
   </si>
   <si>
     <t>ATL 42</t>
   </si>
   <si>
     <t>4-1-ATL 42 (5:27) 2-James Curd punts 51 yards to CAR 6.</t>
   </si>
   <si>
     <t>5:16</t>
   </si>
   <si>
     <t>CAR 6</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Slot Cross</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-CAR 6 (5:17) 1-Isaiah Selvidge pass complete to 13-Kenny Parker to CAR 9 for 3 yards. Tackle by 27-Randy Kaiser. Nice job by 13-Kenny Parker on that route to lose his coverage.</t>
   </si>
   <si>
-    <t>#84 James Shine - WR</t>
+    <t>#12 James Shine - WR</t>
   </si>
   <si>
     <t>#42 Matt Shelton - CB</t>
   </si>
   <si>
     <t>#46 Mark Anderson - CB</t>
   </si>
   <si>
     <t>#49 Brandon Gibbs - SS</t>
   </si>
   <si>
     <t>4:33</t>
   </si>
   <si>
     <t>CAR 9</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>2-7-CAR 9 (4:32) 26-Kenneth Silvia ran to CAR 13 for 4 yards. Tackle by 55-Daniel Duffy.</t>
   </si>
   <si>
     <t>3:52</t>
   </si>
@@ -1229,51 +1229,51 @@
   <si>
     <t>CAR 46</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>1-10-CAR 46 (0:29) 1-Eugene McGrath pass complete to 81-Brandon Wynne to CAR 35 for 10 yards. Tackle by 56-Jesse Colman. ATL 25-David Cox was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>1-10-CAR 35 (0:04) 14-Kyle Gutierrez 52 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#4 Hector Scott - QB</t>
   </si>
   <si>
     <t>#14 Kyle Gutierrez - K</t>
   </si>
   <si>
     <t>#54 Robert Caballero - WLB</t>
   </si>
   <si>
-    <t>#58 Kelly Neese - MLB</t>
+    <t>#58 Kelly Neese - WLB</t>
   </si>
   <si>
     <t>#59 Joseph Bannister - SLB</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 14-Kyle Gutierrez kicks 68 yards from ATL 35 to CAR -3. Touchback.</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 25 (15:00) 1-Isaiah Selvidge pass Pass knocked down by 37-James Ross. incomplete, intended for 11-Charles Santos.</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
@@ -1550,51 +1550,51 @@
   <si>
     <t>Split Backs Normal Overload Strong</t>
   </si>
   <si>
     <t>2-10-CAR 30 (14:10) 1-Isaiah Selvidge pass complete to 17-Eddie Brown to CAR 39 for 8 yards. Tackle by 90-Eugene Goss.</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>CAR 39</t>
   </si>
   <si>
     <t>3-2-CAR 39 (13:34) 1-Isaiah Selvidge pass complete to 11-Charles Santos to ATL 22 for 40 yards. 11-Charles Santos FUMBLES (48-Brian Alford) recovered by CAR-11-Charles Santos to ATL 16 for 3 yards. Tackle by 48-Brian Alford.</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>ATL 16</t>
   </si>
   <si>
     <t>1-10-ATL 16 (12:54) 1-Isaiah Selvidge pass complete to 17-Eddie Brown to ATL 9 for 7 yards. Tackle by 37-James Ross. Nice job by 17-Eddie Brown on that route to lose his coverage.</t>
   </si>
   <si>
-    <t>#70 Michael Chamberlain - C</t>
+    <t>#52 Michael Chamberlain - C</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>ATL 9</t>
   </si>
   <si>
     <t>2-3-ATL 9 (12:11) 1-Isaiah Selvidge sacked at ATL 15 for -5 yards (79-Timothy Hill). Sack allowed by 60-Thomas Peters.</t>
   </si>
   <si>
     <t>11:34</t>
   </si>
   <si>
     <t>ATL 15</t>
   </si>
   <si>
     <t>3-9-ATL 15 (11:33) 1-Isaiah Selvidge pass Pass knocked down by 33-Steve Rosario. incomplete, intended for 11-Charles Santos.</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>4-9-ATL 15 (11:29) 5-Robert Rose 33 yard field goal is GOOD. ATL 7 CAR 6</t>
   </si>