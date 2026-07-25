--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -395,54 +395,54 @@
   <si>
     <t>#65 Richard Costello - DT</t>
   </si>
   <si>
     <t>#99 James Hicks - RDE</t>
   </si>
   <si>
     <t>#78 Frank Scott - LDE</t>
   </si>
   <si>
     <t>#98 Chester Foster - SLB</t>
   </si>
   <si>
     <t>#92 Robert Rayburn - SLB</t>
   </si>
   <si>
     <t>#95 Richard White - SLB</t>
   </si>
   <si>
     <t>#28 Danny Salas - CB</t>
   </si>
   <si>
     <t>#21 Forest Fleming - CB</t>
   </si>
   <si>
-    <t>#40 Jason Bunch - SS</t>
-[...2 lines deleted...]
-    <t>#10 Gerald Bass - SS</t>
+    <t>#31 Jason Bunch - SS</t>
+  </si>
+  <si>
+    <t>#9 Gerald Bass - SS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>DEN 34</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-1-DEN 34 (14:16) 18-Russell Farlow pass complete to 80-Jason Raymond to DEN 45 for 11 yards. Tackle by 10-Gerald Bass. 80-Jason Raymond did some fancy footwork there.</t>
   </si>
   <si>
     <t>#40 Justin Bauer - FB</t>
   </si>
   <si>
     <t>#67 Matthew Wells - DT</t>
   </si>
   <si>
     <t>#57 Frank Hansen - MLB</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>2-6-CHI 6 (12:09) 18-Russell Farlow pass INTERCEPTED by 57-Frank Hansen at CHI -4. 57-Frank Hansen to CHI 0 for 4 yards. Tackle by 81-Leslie Winston.</t>
   </si>
   <si>
     <t>#81 Leslie Winston - WR</t>
   </si>
   <si>
     <t>12:03</t>
   </si>
   <si>
     <t>CHI 0</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-CHI 0 (12:04) 2-Leroy Gibbs ran for -1 yards. Tackle by 93-Gary Keller. SAFETY! (93-Gary Keller) DEN 2 CHI 0</t>
   </si>
   <si>
     <t>#6 Scott Jones - QB</t>
   </si>
   <si>
-    <t>#2 Leroy Gibbs - RB</t>
+    <t>#1 Leroy Gibbs - RB</t>
   </si>
   <si>
     <t>#87 Roger Meacham - TE</t>
   </si>
   <si>
     <t>#84 Mark Collier - WR</t>
   </si>
   <si>
     <t>#15 Daniel Merz - WR</t>
   </si>
   <si>
     <t>#86 Edward Scott - WR</t>
   </si>
   <si>
     <t>#69 John Garland - LG</t>
   </si>
   <si>
     <t>#73 Luther Parker - LG</t>
   </si>
   <si>
     <t>#61 Darren Holman - C</t>
   </si>
   <si>
     <t>#64 James Kieffer - LG</t>
   </si>
@@ -695,51 +695,51 @@
   <si>
     <t>2-3-CHI 24 (9:13) 2-Leroy Gibbs ran to CHI 26 for 3 yards. Tackle by 21-Joseph Knight. CHI 84-Mark Collier was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#27 Donald Andarungi - FB</t>
   </si>
   <si>
     <t>8:41</t>
   </si>
   <si>
     <t>CHI 26</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-1-CHI 26 (8:40) 2-Leroy Gibbs ran to CHI 24 for -2 yards. Tackle by 93-Gary Keller.</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>4-3-CHI 24 (8:03) 9-Winston Torres punts 60 yards to DEN 16.</t>
   </si>
   <si>
-    <t>#9 Winston Torres - P</t>
+    <t>#2 Winston Torres - P</t>
   </si>
   <si>
     <t>#74 Danny Barnes - RG</t>
   </si>
   <si>
     <t>#67 Kim Black - RG</t>
   </si>
   <si>
     <t>#66 Charles Sneed - LT</t>
   </si>
   <si>
     <t>#91 Robert Cowans - DT</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
   <si>
     <t>DEN 16</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-DEN 16 (7:52) 27-Robert Cunningham ran to DEN 17 for 1 yards. Tackle by 67-Matthew Wells.</t>
   </si>
@@ -851,51 +851,51 @@
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-4-DEN 26 (3:09) 2-Leroy Gibbs ran to DEN 27 for -1 yards. Tackle by 93-Gary Keller.</t>
   </si>
   <si>
     <t>2:29</t>
   </si>
   <si>
     <t>3-5-DEN 27 (2:28) 6-Scott Jones pass complete to 86-Edward Scott to DEN 26 for 1 yards. Tackle by 21-Joseph Knight.</t>
   </si>
   <si>
     <t>1:44</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-DEN 26 (1:43) 16-Patrick Metz 44 yard field goal is GOOD. DEN 2 CHI 3</t>
   </si>
   <si>
-    <t>#81 Demetrius Brown - TE</t>
+    <t>#36 Demetrius Brown - FB</t>
   </si>
   <si>
     <t>#50 Larry White - WLB</t>
   </si>
   <si>
     <t>#35 Forest Ellington - FS</t>
   </si>
   <si>
     <t>1:38</t>
   </si>
   <si>
     <t>(1:39) 16-Patrick Metz kicks 75 yards from CHI 35 to DEN -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-DEN 25 (1:39) 27-Robert Cunningham ran to DEN 26 for 1 yards. Tackle by 75-Gary Sander. CHI 78-Frank Scott was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:03</t>
   </si>
   <si>
     <t>Singleback Slot Strong Skinny Posts</t>
   </si>
   <si>
     <t>2-9-DEN 26 (1:02) 18-Russell Farlow pass Pass knocked down by 40-Jason Bunch. incomplete, intended for 80-Jason Raymond.</t>
   </si>
@@ -944,51 +944,51 @@
   <si>
     <t>CHI 47</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CHI 47 (14:21) 6-Scott Jones sacked at CHI 38 for -10 yards (58-Albert Scales). Sack allowed by 64-James Kieffer.</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>CHI 38</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-20-CHI 38 (13:39) 6-Scott Jones pass Pass knocked down by 8-Alan Sweatt. incomplete, intended for 87-Roger Meacham.</t>
   </si>
   <si>
-    <t>#31 Robert Jackson - RB</t>
+    <t>#32 Robert Jackson - RB</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>3-20-CHI 38 (13:35) 6-Scott Jones pass complete to 2-Leroy Gibbs to DEN 44 for 19 yards. Tackle by 20-Ronald Koerner.</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>DEN 44</t>
   </si>
   <si>
     <t>4-3 Under Wide Line</t>
   </si>
   <si>
     <t>4-1-DEN 44 (12:50) 22-Leon Bretz ran to DEN 38 for 6 yards. Tackle by 78-Thomas Parke.</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>DEN 38</t>
   </si>