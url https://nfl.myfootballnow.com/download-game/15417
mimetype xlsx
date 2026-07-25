--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -1742,51 +1742,51 @@
   <si>
     <t>2-12-BUF 38 (5:40) 8-Benjamin Brazil pass complete to 83-Mark Libby to BUF 35 for 3 yards. Tackle by 41-Dylan Johnson.</t>
   </si>
   <si>
     <t>4:58</t>
   </si>
   <si>
     <t>3-8-BUF 35 (4:57) 8-Benjamin Brazil pass complete to 30-Jonathan Fox to BUF 33 for 2 yards. Tackle by 41-Dylan Johnson.</t>
   </si>
   <si>
     <t>4:18</t>
   </si>
   <si>
     <t>4-6-BUF 33 (4:17) 15-George Battle 50 yard field goal is GOOD. BUF 19 LVR 17</t>
   </si>
   <si>
     <t>4:12</t>
   </si>
   <si>
     <t>(4:13) 15-George Battle kicks 70 yards from LVR 35 to BUF -5. 88-Michael Aldana to BUF 32 for 38 yards. Tackle by 15-George Battle.</t>
   </si>
   <si>
     <t>1-10-BUF 32 (4:08) 18-Thomas Hale pass complete to 85-Bryan Driggs to BUF 45 for 13 yards. Tackle by 58-William Gould.</t>
   </si>
   <si>
-    <t>#69 Barry Collins - DT</t>
+    <t>#69 Barry Collins - LDE</t>
   </si>
   <si>
     <t>3:31</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>1-10-BUF 45 (3:30) 32-Kenneth Mitton ran to BUF 42 for -3 yards. Tackle by 58-William Gould.</t>
   </si>
   <si>
     <t>2:50</t>
   </si>
   <si>
     <t>BUF 42</t>
   </si>
   <si>
     <t>2-13-BUF 42 (2:49) 24-Mason Taylor ran to BUF 44 for 2 yards. Tackle by 58-William Gould.</t>
   </si>
   <si>
     <t>2:17</t>
   </si>
   <si>
     <t>3-11-BUF 44 (2:16) 4-Bart Gaskins ran to BUF 48 for 4 yards. Tackle by 51-Nick Bauman. PENALTY - Facemask (LVR 37-Terry Corbin)</t>
   </si>
@@ -2244,51 +2244,51 @@
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="321.921" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="32.992" bestFit="true" customWidth="true" style="0"/>