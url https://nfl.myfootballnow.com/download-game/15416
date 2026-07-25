--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -506,51 +506,51 @@
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-NED 21 (12:51) 30-Samuel Kearney ran to NED 22 for 1 yards. Tackle by 33-Weasel Wallace.</t>
   </si>
   <si>
     <t>#8 Fred Matthews - QB</t>
   </si>
   <si>
     <t>#30 Samuel Kearney - RB</t>
   </si>
   <si>
     <t>#41 Thomas Golden - FB</t>
   </si>
   <si>
     <t>#44 Roger Martinez - FB</t>
   </si>
   <si>
     <t>#87 Ralph Booker - WR</t>
   </si>
   <si>
-    <t>#13 Larry Stewart - WR</t>
+    <t>#80 Larry Stewart - WR</t>
   </si>
   <si>
     <t>#79 Mickey Johnson - LT</t>
   </si>
   <si>
     <t>#71 Felipe Burriss - C</t>
   </si>
   <si>
     <t>#54 James Golden - C</t>
   </si>
   <si>
     <t>#63 Carl McDonald - RG</t>
   </si>
   <si>
     <t>#71 Paul Surratt - RT</t>
   </si>
   <si>
     <t>#60 Dutch Doerr - SLB</t>
   </si>
   <si>
     <t>#97 Leland Webster - WLB</t>
   </si>
   <si>
     <t>#10 Isaac Church - CB</t>
   </si>