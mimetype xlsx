--- v0 (2026-07-01)
+++ v1 (2026-07-25)
@@ -386,51 +386,51 @@
   <si>
     <t>#50 Lester Parker - RG</t>
   </si>
   <si>
     <t>#62 Leonard Gough - RT</t>
   </si>
   <si>
     <t>#97 Will Anderson - LDE</t>
   </si>
   <si>
     <t>#96 Jared Moore - DT</t>
   </si>
   <si>
     <t>#91 Douglas Buller - DT</t>
   </si>
   <si>
     <t>#91 Perry Richardson - RDE</t>
   </si>
   <si>
     <t>#51 Antony Leatham - SLB</t>
   </si>
   <si>
     <t>#58 Chuck Weaver - MLB</t>
   </si>
   <si>
-    <t>#57 Louis Skipper - WLB</t>
+    <t>#53 Louis Skipper - WLB</t>
   </si>
   <si>
     <t>#21 James Looney - CB</t>
   </si>
   <si>
     <t>#45 Rex Meurer - CB</t>
   </si>
   <si>
     <t>#41 Larry Napier - SS</t>
   </si>
   <si>
     <t>#42 Thomas Magoon - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>JAX 28</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>