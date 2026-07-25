--- v0 (2026-07-01)
+++ v1 (2026-07-25)
@@ -287,51 +287,51 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CAR has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Robert Rose kicks 63 yards from CAR 35 to NOS 2. 10-Philip Lam to NOS 35 for 33 yards. Tackle by 5-Robert Rose. CAR 72-Lloyd Berryhill was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#10 Philip Lam - WR</t>
+    <t>#46 Philip Lam - WR</t>
   </si>
   <si>
     <t>#56 Donald Smith - WLB</t>
   </si>
   <si>
     <t>#37 Wayne Adams - CB</t>
   </si>
   <si>
     <t>#32 Hector Evans - CB</t>
   </si>
   <si>
     <t>#59 Michael Pass - WLB</t>
   </si>
   <si>
     <t>#31 Ronnie Lasher - CB</t>
   </si>
   <si>
     <t>#49 Orville Isbell - CB</t>
   </si>
   <si>
     <t>#58 Aaron Stockton - WLB</t>
   </si>
   <si>
     <t>#35 Jerry Bradley - CB</t>
   </si>
@@ -389,99 +389,99 @@
   <si>
     <t>#60 Patrick Gonzalez - C</t>
   </si>
   <si>
     <t>#68 Victor Battle - RG</t>
   </si>
   <si>
     <t>#78 Zachary Martin - RT</t>
   </si>
   <si>
     <t>#99 William Miller - LDE</t>
   </si>
   <si>
     <t>#94 Mark Bullington - LDE</t>
   </si>
   <si>
     <t>#92 Andrew Joyce - DT</t>
   </si>
   <si>
     <t>#91 Joseph Walker - RDE</t>
   </si>
   <si>
     <t>#90 Ricky Wenzel - RDE</t>
   </si>
   <si>
-    <t>#58 Kelly Neese - MLB</t>
+    <t>#58 Kelly Neese - WLB</t>
   </si>
   <si>
     <t>#54 Robert Caballero - WLB</t>
   </si>
   <si>
     <t>#56 Jesse Colman - WLB</t>
   </si>
   <si>
     <t>#34 Jason Weiner - CB</t>
   </si>
   <si>
     <t>#30 Dale Martin - CB</t>
   </si>
   <si>
     <t>#39 Jeffery Weber - CB</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>NOS 37</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>2-8-NOS 37 (14:21) 20-Robert Anderson ran to NOS 38 for 1 yards. Tackle by 57-William Overholt. NOS 60-Patrick Gonzalez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#16 Bruce Myers - WR</t>
+    <t>#14 Bruce Myers - WR</t>
   </si>
   <si>
     <t>#15 Henry Capozzi - WR</t>
   </si>
   <si>
     <t>#95 Morris Heuser - DT</t>
   </si>
   <si>
     <t>#57 William Overholt - MLB</t>
   </si>
   <si>
     <t>#42 Gary Rivera - FS</t>
   </si>
   <si>
-    <t>#32 Jacob Williams - CB</t>
+    <t>#26 Jacob Williams - CB</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>NOS 38</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-7-NOS 38 (13:34) 8-Grant Dunn pass complete to 80-Michael Willard to NOS 46 for 8 yards. Tackle by 39-Jeffery Weber.</t>
   </si>
   <si>
     <t>#22 Shawn Rosen - RB</t>
   </si>
   <si>
     <t>#61 Royce Mayfield - C</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
@@ -584,129 +584,129 @@
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>1-10-CAR 20 (10:43) 22-Walker Ramirez ran to CAR 16 for -4 yards. Tackle by 57-James Paul.</t>
   </si>
   <si>
     <t>#1 Isaiah Selvidge - QB</t>
   </si>
   <si>
     <t>#22 Walker Ramirez - RB</t>
   </si>
   <si>
     <t>#83 James Bailey - TE</t>
   </si>
   <si>
     <t>#17 Eddie Brown - WR</t>
   </si>
   <si>
     <t>#13 Kenny Parker - WR</t>
   </si>
   <si>
     <t>#11 Charles Santos - WR</t>
   </si>
   <si>
-    <t>#71 Angelo Paolucci - LT</t>
+    <t>#71 Angelo Paolucci - RT</t>
   </si>
   <si>
     <t>#61 Carmine McCandless - LG</t>
   </si>
   <si>
     <t>#60 James Sears - LG</t>
   </si>
   <si>
     <t>#60 Thomas Peters - RG</t>
   </si>
   <si>
-    <t>#73 John Gonzalez - RT</t>
+    <t>#73 John Gonzalez - LT</t>
   </si>
   <si>
     <t>#90 William Nutter - LDE</t>
   </si>
   <si>
     <t>#99 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#98 Daniel Plourde - DT</t>
   </si>
   <si>
     <t>#91 Joe Gwynn - RDE</t>
   </si>
   <si>
     <t>#57 James Paul - WLB</t>
   </si>
   <si>
-    <t>#34 Robert Williams - CB</t>
+    <t>#39 Robert Williams - CB</t>
   </si>
   <si>
     <t>#42 Charlie Bush - FS</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>CAR 16</t>
   </si>
   <si>
     <t>Singleback Big HB Pitch Weak</t>
   </si>
   <si>
     <t>2-14-CAR 16 (10:07) 22-Walker Ramirez ran to CAR 14 for -2 yards. Tackle by 57-James Paul.</t>
   </si>
   <si>
     <t>#87 James Butner - TE</t>
   </si>
   <si>
     <t>#47 Larry Pollack - SS</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
   <si>
     <t>CAR 14</t>
   </si>
   <si>
     <t>Split Backs Normal WR Post</t>
   </si>
   <si>
     <t>3-16-CAR 14 (9:28) 1-Isaiah Selvidge pass Pass knocked down by 37-Wayne Adams. incomplete, intended for 22-Walker Ramirez.</t>
   </si>
   <si>
     <t>#31 Ben Castro - FB</t>
   </si>
   <si>
     <t>9:24</t>
   </si>
   <si>
     <t>4-16-CAR 14 (9:25) 2-Robert Adams punts 48 yards to NOS 38. Fair Catch by 10-Philip Lam.</t>
   </si>
   <si>
     <t>#2 Robert Adams - P</t>
   </si>
   <si>
-    <t>#97 James Maynard - DT</t>
+    <t>#96 James Maynard - DT</t>
   </si>
   <si>
     <t>#93 James Canfield - RDE</t>
   </si>
   <si>
     <t>9:17</t>
   </si>
   <si>
     <t>1-10-NOS 38 (9:18) 8-Grant Dunn pass complete to 20-Robert Anderson to NOS 40 for 2 yards. Tackle by 39-Jeffery Weber.</t>
   </si>
   <si>
     <t>8:34</t>
   </si>
   <si>
     <t>NOS 40</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Blitz Prevent</t>
   </si>
   <si>
     <t>2-8-NOS 40 (8:33) 8-Grant Dunn pass complete to 20-Robert Anderson to NOS 43 for 3 yards. Tackle by 57-William Overholt.</t>
   </si>