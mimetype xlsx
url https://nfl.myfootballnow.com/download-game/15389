--- v0 (2026-07-01)
+++ v1 (2026-07-25)
@@ -350,51 +350,51 @@
   <si>
     <t>LVR 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-LVR 25 (15:00) 30-Jonathan Fox ran to LVR 36 for 11 yards. Tackle by 24-John Muller.</t>
   </si>
   <si>
     <t>#8 Benjamin Brazil - QB</t>
   </si>
   <si>
     <t>#88 Raymond Chester III - TE</t>
   </si>
   <si>
     <t>#14 Jorge Willaims - WR</t>
   </si>
   <si>
     <t>#13 William Lagrone - WR</t>
   </si>
   <si>
-    <t>#84 James Shine - WR</t>
+    <t>#12 James Shine - WR</t>
   </si>
   <si>
     <t>#74 Steven Smith - LT</t>
   </si>
   <si>
     <t>#60 Calvin Pope - LG</t>
   </si>
   <si>
     <t>#62 Benjamin Neumann - C</t>
   </si>
   <si>
     <t>#68 Zachary Chase - C</t>
   </si>
   <si>
     <t>#66 Tony Davis - LG</t>
   </si>
   <si>
     <t>#76 Phillip Anderson - LDE</t>
   </si>
   <si>
     <t>#93 Robert Jones - DT</t>
   </si>
   <si>
     <t>#94 John Martinez - DT</t>
   </si>
@@ -584,99 +584,99 @@
   <si>
     <t>11:04</t>
   </si>
   <si>
     <t>NED 27</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-NED 27 (11:05) 8-Fred Matthews pass complete to 13-Larry Stewart for 73 yards. TOUCHDOWN! NED 6 LVR 6</t>
   </si>
   <si>
     <t>#8 Fred Matthews - QB</t>
   </si>
   <si>
     <t>#44 Roger Martinez - FB</t>
   </si>
   <si>
     <t>#87 Ralph Booker - WR</t>
   </si>
   <si>
-    <t>#13 Larry Stewart - WR</t>
+    <t>#80 Larry Stewart - WR</t>
   </si>
   <si>
     <t>#79 Mickey Johnson - LT</t>
   </si>
   <si>
     <t>#71 Felipe Burriss - C</t>
   </si>
   <si>
     <t>#54 James Golden - C</t>
   </si>
   <si>
     <t>#63 Carl McDonald - RG</t>
   </si>
   <si>
     <t>#71 Paul Surratt - RT</t>
   </si>
   <si>
     <t>#96 Bob Chism - DT</t>
   </si>
   <si>
     <t>#92 Tommie Othman - RDE</t>
   </si>
   <si>
     <t>#44 Tyler Ludwig - SS</t>
   </si>
   <si>
     <t>#37 Terry Corbin - SS</t>
   </si>
   <si>
     <t>10:55</t>
   </si>
   <si>
     <t>LVR 15</t>
   </si>
   <si>
     <t>(10:56) Extra point GOOD by 3-John Reynolds. NED 7 LVR 6</t>
   </si>
   <si>
     <t>#69 Neal Cooke - C</t>
   </si>
   <si>
     <t>#60 Dale Brase - LG</t>
   </si>
   <si>
     <t>#82 James Valenzuela - TE</t>
   </si>
   <si>
-    <t>#69 Barry Collins - DT</t>
+    <t>#69 Barry Collins - LDE</t>
   </si>
   <si>
     <t>#97 Richard Ehlers - LDE</t>
   </si>
   <si>
     <t>(10:56) 3-John Reynolds kicks 75 yards from NED 35 to LVR -10. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal FB Middle</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-LVR 25 (10:56) 8-Benjamin Brazil pass complete to 14-Jorge Willaims to LVR 33 for 8 yards. Tackle by 51-Joseph Wells.</t>
   </si>
   <si>
     <t>10:18</t>
   </si>
   <si>
     <t>LVR 33</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>