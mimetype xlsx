--- v0 (2026-07-01)
+++ v1 (2026-07-25)
@@ -305,177 +305,177 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 16-Patrick Metz kicks 68 yards from CHI 35 to GBY -3. 45-Gregory Zarate to GBY 20 for 24 yards. Tackle by 21-Forest Fleming.</t>
   </si>
   <si>
     <t>#45 Gregory Zarate - RB</t>
   </si>
   <si>
     <t>#35 Jeff Weaver - TE</t>
   </si>
   <si>
     <t>#11 Paul Dye - FS</t>
   </si>
   <si>
     <t>#98 Marcus Scales - DT</t>
   </si>
   <si>
     <t>#71 David Morgan - DT</t>
   </si>
   <si>
     <t>#73 Jorge Rodriguez - RDE</t>
   </si>
   <si>
-    <t>#35 John Covington - FS</t>
+    <t>#35 John Covington - SS</t>
   </si>
   <si>
     <t>#9 Walter Collins - DT</t>
   </si>
   <si>
     <t>#95 David Easterling - MLB</t>
   </si>
   <si>
     <t>#92 Christopher Price - WLB</t>
   </si>
   <si>
-    <t>#96 Bradley Kay - RDE</t>
+    <t>#91 Bradley Kay - RDE</t>
   </si>
   <si>
     <t>#16 Patrick Metz - K</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>GBY 20</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-GBY 20 (14:57) 13-William McCarthy pass complete to 44-Olen Nelson to GBY 33 for 13 yards. Tackle by 40-Jason Bunch.</t>
   </si>
   <si>
     <t>#13 William McCarthy - QB</t>
   </si>
   <si>
     <t>#19 Brian Williams - RB</t>
   </si>
   <si>
     <t>#44 Olen Nelson - TE</t>
   </si>
   <si>
-    <t>#1 Barton Curtis - WR</t>
+    <t>#17 Barton Curtis - WR</t>
   </si>
   <si>
     <t>#52 Kenneth Hilderbrand - LT</t>
   </si>
   <si>
     <t>#8 Luis Marino - LG</t>
   </si>
   <si>
     <t>#74 Brian Martin - C</t>
   </si>
   <si>
     <t>#7 Andre Bruce - RG</t>
   </si>
   <si>
     <t>#69 Matthew Hill - RT</t>
   </si>
   <si>
     <t>#75 Gary Sander - LDE</t>
   </si>
   <si>
     <t>#72 Charles Hancock - LDE</t>
   </si>
   <si>
     <t>#65 Richard Costello - DT</t>
   </si>
   <si>
     <t>#90 Kenneth Lollis - DT</t>
   </si>
   <si>
     <t>#78 Frank Scott - LDE</t>
   </si>
   <si>
     <t>#97 Clarence Burns - SLB</t>
   </si>
   <si>
     <t>#52 Edward Patterson - MLB</t>
   </si>
   <si>
     <t>#57 Frank Hansen - MLB</t>
   </si>
   <si>
     <t>#28 Danny Salas - CB</t>
   </si>
   <si>
     <t>#37 Keith Bockman - FS</t>
   </si>
   <si>
-    <t>#40 Jason Bunch - SS</t>
+    <t>#31 Jason Bunch - SS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>GBY 33</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-GBY 33 (14:17) 45-Gregory Zarate ran to GBY 43 for 10 yards. Tackle by 26-Calvin Weaver.</t>
   </si>
   <si>
     <t>#43 Chris Dawkins - TE</t>
   </si>
   <si>
     <t>#88 Kenneth Rosa - WR</t>
   </si>
   <si>
     <t>#85 Roy Tomlin - WR</t>
   </si>
   <si>
     <t>#96 Sean Stewart - RDE</t>
   </si>
   <si>
     <t>#21 Forest Fleming - CB</t>
   </si>
   <si>
-    <t>#26 Calvin Weaver - CB</t>
+    <t>#36 Calvin Weaver - CB</t>
   </si>
   <si>
     <t>#47 Arthur Wood - FS</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>GBY 43</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-GBY 43 (13:32) 19-Brian Williams ran to GBY 43 for a short gain. Tackle by 97-Clarence Burns.</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
@@ -521,132 +521,132 @@
   <si>
     <t>#84 Mark Collier - WR</t>
   </si>
   <si>
     <t>#18 Matthew Ramos - LT</t>
   </si>
   <si>
     <t>#15 Daniel Coppola - LG</t>
   </si>
   <si>
     <t>#99 James Hicks - RDE</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>CHI 17</t>
   </si>
   <si>
     <t>1-10-CHI 17 (11:28) 2-Leroy Gibbs ran to CHI 18 for 2 yards. Tackle by 95-David Easterling.</t>
   </si>
   <si>
     <t>#6 Scott Jones - QB</t>
   </si>
   <si>
-    <t>#2 Leroy Gibbs - RB</t>
+    <t>#1 Leroy Gibbs - RB</t>
   </si>
   <si>
     <t>#44 David Garcia - FB</t>
   </si>
   <si>
     <t>#87 Roger Meacham - TE</t>
   </si>
   <si>
     <t>#86 Edward Scott - WR</t>
   </si>
   <si>
-    <t>#79 John Garland - LT</t>
+    <t>#69 John Garland - LG</t>
   </si>
   <si>
     <t>#73 Luther Parker - LG</t>
   </si>
   <si>
     <t>#61 Darren Holman - C</t>
   </si>
   <si>
     <t>#74 Danny Barnes - RG</t>
   </si>
   <si>
     <t>#59 Jackie Meadows - RT</t>
   </si>
   <si>
     <t>#66 Jimmy Richards - RDE</t>
   </si>
   <si>
     <t>#46 Anthony Murphy - DT</t>
   </si>
   <si>
     <t>#2 Micheal Hernandez - WLB</t>
   </si>
   <si>
     <t>#4 Zane Wagner - WLB</t>
   </si>
   <si>
     <t>#42 Michael Anderson - CB</t>
   </si>
   <si>
     <t>#5 John Weathers - CB</t>
   </si>
   <si>
-    <t>#3 Gregg Hollis - SS</t>
+    <t>#40 Gregg Hollis - SS</t>
   </si>
   <si>
     <t>10:49</t>
   </si>
   <si>
     <t>CHI 18</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>2-8-CHI 18 (10:48) 2-Leroy Gibbs ran to CHI 21 for 3 yards. Tackle by 4-Zane Wagner.</t>
   </si>
   <si>
     <t>10:12</t>
   </si>
   <si>
     <t>CHI 21</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>3-6-CHI 21 (10:11) 6-Scott Jones pass Pass knocked down by 5-John Weathers. incomplete, intended for 86-Edward Scott.</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>4-6-CHI 21 (10:07) 9-Winston Torres punts 44 yards to GBY 35. Fair Catch by 42-Michael Anderson.</t>
   </si>
   <si>
-    <t>#9 Winston Torres - P</t>
+    <t>#2 Winston Torres - P</t>
   </si>
   <si>
     <t>#45 Walter Evans - LG</t>
   </si>
   <si>
     <t>#67 Kim Black - RG</t>
   </si>
   <si>
     <t>#66 Charles Sneed - LT</t>
   </si>
   <si>
     <t>#62 Francis Lewis - RT</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
@@ -758,51 +758,51 @@
   <si>
     <t>5:04</t>
   </si>
   <si>
     <t>GBY 49</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>2-3-GBY 49 (5:03) 6-Scott Jones pass complete to 12-Michael Martinez to GBY 42 for 7 yards. Pushed out of bounds by 3-Gregg Hollis.</t>
   </si>
   <si>
     <t>4:18</t>
   </si>
   <si>
     <t>GBY 42</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>1-10-GBY 42 (4:17) 6-Scott Jones pass complete to 31-Robert Jackson to GBY 39 for 3 yards. Tackle by 95-David Easterling.</t>
   </si>
   <si>
-    <t>#31 Robert Jackson - RB</t>
+    <t>#32 Robert Jackson - RB</t>
   </si>
   <si>
     <t>3:40</t>
   </si>
   <si>
     <t>GBY 39</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>2-7-GBY 39 (3:39) 2-Leroy Gibbs ran to GBY 37 for 2 yards. Tackle by 98-Marcus Scales.</t>
   </si>
   <si>
     <t>3:04</t>
   </si>
   <si>
     <t>GBY 37</t>
   </si>
   <si>
     <t>3-5-GBY 37 (3:03) 6-Scott Jones pass complete to 84-Mark Collier to GBY 28 for 9 yards. Tackle by 42-Michael Anderson.</t>
   </si>
   <si>
     <t>2:22</t>
   </si>
@@ -1298,51 +1298,51 @@
   <si>
     <t>GBY 13</t>
   </si>
   <si>
     <t>Quarter Normal CB3 CB5 Blitz</t>
   </si>
   <si>
     <t>1-10-GBY 13 (12:49) 6-Scott Jones pass complete to 22-Leon Bretz to GBY 13 for 1 yards. Tackle by 2-Micheal Hernandez.</t>
   </si>
   <si>
     <t>#50 Daniel Diaz - RT</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>2-9-GBY 13 (12:16) 6-Scott Jones pass complete to 31-Robert Jackson to GBY 13 for -1 yards. Tackle by 34-David Gilbert.</t>
   </si>
   <si>
     <t>11:39</t>
   </si>
   <si>
     <t>3-10-GBY 13 (11:38) 6-Scott Jones pass complete to 44-David Garcia to GBY 11 for 2 yards. Tackle by 2-Micheal Hernandez.</t>
   </si>
   <si>
-    <t>#81 Demetrius Brown - TE</t>
+    <t>#36 Demetrius Brown - FB</t>
   </si>
   <si>
     <t>#93 Jose Hernandez - SLB</t>
   </si>
   <si>
     <t>11:03</t>
   </si>
   <si>
     <t>GBY 11</t>
   </si>
   <si>
     <t>4-8-GBY 11 (11:02) 16-Patrick Metz 30 yard field goal is GOOD. GBY 10 CHI 6</t>
   </si>
   <si>
     <t>10:59</t>
   </si>
   <si>
     <t>(11:00) 16-Patrick Metz kicks 67 yards from CHI 35 to GBY -2. Touchback.</t>
   </si>
   <si>
     <t>1-10-GBY 25 (11:00) 19-Brian Williams ran to GBY 27 for 2 yards. Tackle by 75-Gary Sander. GBY 45-Gregory Zarate was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:26</t>
   </si>