--- v0 (2026-07-01)
+++ v1 (2026-07-25)
@@ -680,51 +680,51 @@
   <si>
     <t>#66 Robert Langham - LG</t>
   </si>
   <si>
     <t>#99 Jason Quattlebaum - DT</t>
   </si>
   <si>
     <t>#3 Joseph Tallent - MLB</t>
   </si>
   <si>
     <t>9:46</t>
   </si>
   <si>
     <t>(9:47) 11-David Phipps kicks 71 yards from DEN 35 to HOU -6. Touchback.</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>
   <si>
     <t>1-10-HOU 25 (9:47) 1-Jeremy Wallace ran to HOU 36 for 11 yards. Tackle by 21-Joseph Knight.</t>
   </si>
   <si>
-    <t>#80 Billy Addison - WR</t>
+    <t>#5 Billy Addison - RB</t>
   </si>
   <si>
     <t>#38 Don Ritter - CB</t>
   </si>
   <si>
     <t>9:03</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-HOU 36 (9:02) 41-Kevin Elms ran to HOU 36 for a short loss. Tackle by 69-Victor Miller.</t>
   </si>
   <si>
     <t>#41 Kevin Elms - RB</t>
   </si>
   <si>
     <t>8:30</t>
   </si>
   <si>
     <t>Singleback Slot Strong Skinny Posts</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>