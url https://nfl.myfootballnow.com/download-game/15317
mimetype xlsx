--- v0 (2026-06-10)
+++ v1 (2026-07-06)
@@ -389,51 +389,51 @@
   <si>
     <t>#68 Luke Mead - RG</t>
   </si>
   <si>
     <t>#69 Leo Lattimore - RT</t>
   </si>
   <si>
     <t>#53 Marc Croom - RDE</t>
   </si>
   <si>
     <t>#94 Craig Thornton - DT</t>
   </si>
   <si>
     <t>#52 Patrick Lee - LDE</t>
   </si>
   <si>
     <t>#47 Garland Gray - WLB</t>
   </si>
   <si>
     <t>#48 Kenneth Rowe - MLB</t>
   </si>
   <si>
     <t>#44 Robert Martinez - SLB</t>
   </si>
   <si>
-    <t>#54 Joseph Bannister - SLB</t>
+    <t>#59 Joseph Bannister - SLB</t>
   </si>
   <si>
     <t>#25 Andrew Craven - CB</t>
   </si>
   <si>
     <t>#21 Francisco Horne - CB</t>
   </si>
   <si>
     <t>#46 Andre Briggs - SS</t>
   </si>
   <si>
     <t>#48 Brian Alford - CB</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>TBY 39</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>2-10-JAX 34 (11:34) 15-Harold Deleon ran to JAX 38 for 4 yards. Tackle by 92-Andrew Powell.</t>
   </si>
   <si>
     <t>#19 Andrew Silva - WR</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>JAX 38</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>3-5-JAX 38 (10:51) 7-Lonnie Rock pass Pass knocked down by 43-Derek Tucker. incomplete, intended for 1-Craig Lyons.</t>
   </si>
   <si>
     <t>#34 Vern Young - RB</t>
   </si>
   <si>
-    <t>#36 Ronald Neilsen - FB</t>
+    <t>#22 Ronald Neilsen - FB</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
     <t>4-5-JAX 38 (10:48) 6-Carlos Robinson punts 54 yards to TBY 7.</t>
   </si>
   <si>
     <t>#6 Carlos Robinson - P</t>
   </si>
   <si>
     <t>#88 Kenneth Sager - WR</t>
   </si>
   <si>
     <t>#68 James Blair - LT</t>
   </si>
   <si>
     <t>#62 Leonard Gough - RT</t>
   </si>
   <si>
     <t>#60 Scott Landrum - LG</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
@@ -755,51 +755,51 @@
   <si>
     <t>1-10-TBY 41 (6:27) 7-Lonnie Rock pass Pass knocked down by 20-Michael Pollock. incomplete, intended for 19-Andrew Silva.</t>
   </si>
   <si>
     <t>6:23</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-10-TBY 41 (6:24) 7-Lonnie Rock sacked at TBY 49 for -8 yards (56-James Hightower). Sack allowed by 55-David Collier. JAX 67-Rick Valdez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:47</t>
   </si>
   <si>
     <t>TBY 49</t>
   </si>
   <si>
     <t>3-18-TBY 49 (5:46) 7-Lonnie Rock pass complete to 33-James Jewett to TBY 46 for 3 yards. Tackle by 20-Michael Pollock.</t>
   </si>
   <si>
-    <t>#33 James Jewett - RB</t>
+    <t>#35 James Jewett - RB</t>
   </si>
   <si>
     <t>5:14</t>
   </si>
   <si>
     <t>TBY 46</t>
   </si>
   <si>
     <t>4-15-TBY 46 (5:13) 6-Carlos Robinson punts 40 yards to TBY 6. TBY 92-Andrew Powell was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:05</t>
   </si>
   <si>
     <t>TBY 6</t>
   </si>
   <si>
     <t>1-10-TBY 6 (5:06) 14-Stan Page pass Pass knocked down by 47-Garland Gray. incomplete, intended for 81-Robert Sherwin.</t>
   </si>
   <si>
     <t>5:03</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Drag In</t>
   </si>
@@ -887,51 +887,51 @@
   <si>
     <t>TBY 42</t>
   </si>
   <si>
     <t>2-12-TBY 42 (0:55) 14-Stan Page pass Pass knocked down by 92-Robert Rayburn. incomplete, intended for 30-James Fields.</t>
   </si>
   <si>
     <t>#85 Theodore Smith - TE</t>
   </si>
   <si>
     <t>0:52</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>3-12-TBY 42 (0:53) 34-Jason Smith ran to TBY 44 for 2 yards. Tackle by 47-Garland Gray.</t>
   </si>
   <si>
     <t>0:08</t>
   </si>
   <si>
     <t>4-10-TBY 44 (0:07) 19-Frank Booker punts 43 yards to JAX 13. Fair Catch by 1-Craig Lyons.</t>
   </si>
   <si>
-    <t>#67 Gregory Deegan - LT</t>
+    <t>#51 Gregory Deegan - LT</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>JAX 13</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>1-10-JAX 13 (0:01) 15-Harold Deleon ran to JAX 22 for 10 yards. Tackle by 40-Joseph Truitt.</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>JAX 22</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
@@ -1070,51 +1070,51 @@
   <si>
     <t>JAX 25</t>
   </si>
   <si>
     <t>1-10-JAX 25 (9:34) 7-Lonnie Rock pass complete to 80-Ronald Sumpter to JAX 30 for 5 yards. Tackle by 20-Michael Pollock. Pressure by 73-Darrell Neal. 20-Michael Pollock got away with a hold on that play.</t>
   </si>
   <si>
     <t>8:56</t>
   </si>
   <si>
     <t>JAX 30</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>2-5-JAX 30 (8:55) 7-Lonnie Rock pass complete to 19-Andrew Silva to JAX 32 for 2 yards. Tackle by 20-Michael Pollock. TBY 51-Reginald Salas was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:20</t>
   </si>
   <si>
     <t>3-3-JAX 32 (8:19) 7-Lonnie Rock pass Pass knocked down by 97-Ronald Beltran. incomplete, intended for 88-Jason Fletcher. TBY 97-Carlos Jenkins was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#76 Thomas Stewart - DT</t>
+    <t>#67 Thomas Stewart - DT</t>
   </si>
   <si>
     <t>8:14</t>
   </si>
   <si>
     <t>4-3-JAX 32 (8:15) 6-Carlos Robinson punts 49 yards to TBY 19. Fair Catch by 88-Kenneth Sager.</t>
   </si>
   <si>
     <t>8:08</t>
   </si>
   <si>
     <t>TBY 19</t>
   </si>
   <si>
     <t>1-10-TBY 19 (8:09) 34-Jason Smith ran to TBY 19 for a short loss. Tackle by 46-Andre Briggs.</t>
   </si>
   <si>
     <t>7:35</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-TBY 19 (7:34) 34-Jason Smith ran to TBY 20 for 1 yards. Tackle by 58-John McCann. 81-Robert Sherwin was caught flat-footed on this play.</t>
   </si>