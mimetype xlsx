--- v1 (2026-07-06)
+++ v2 (2026-08-26)
@@ -302,93 +302,93 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Ronald Lyles kicks 74 yards from JAX 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>#7 Andre Bailey - WR</t>
   </si>
   <si>
     <t>#51 Reginald Salas - DT</t>
   </si>
   <si>
     <t>#22 Kennith Brown - SLB</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>#40 Joseph Truitt - SS</t>
   </si>
   <si>
-    <t>#20 Michael Pollock - CB</t>
+    <t>#65 Michael Pollock - CB</t>
   </si>
   <si>
     <t>#44 Cary Rosenblatt - FS</t>
   </si>
   <si>
     <t>#43 Derek Tucker - CB</t>
   </si>
   <si>
     <t>#92 Andrew Powell - MLB</t>
   </si>
   <si>
     <t>#73 Darrell Neal - LDE</t>
   </si>
   <si>
     <t>#93 Noah Ramos - WLB</t>
   </si>
   <si>
     <t>#39 Ronald Lyles - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 14-Stan Page pass complete to 14-Michael Watson to TBY 39 for 14 yards. Tackle by 21-Francisco Horne.</t>
   </si>
   <si>
     <t>#14 Stan Page - QB</t>
   </si>
   <si>
     <t>#34 Jason Smith - RB</t>
   </si>
   <si>
-    <t>#89 Tony Brady - FB</t>
+    <t>#28 Tony Brady - FB</t>
   </si>
   <si>
     <t>#81 Robert Sherwin - TE</t>
   </si>
   <si>
     <t>#10 Barry Hall - WR</t>
   </si>
   <si>
     <t>#14 Michael Watson - WR</t>
   </si>
   <si>
     <t>#63 Steven Hampton - LT</t>
   </si>
   <si>
     <t>#75 John Gleason - LG</t>
   </si>
   <si>
     <t>#72 Matthew Stephenson - C</t>
   </si>
   <si>
     <t>#68 Luke Mead - RG</t>
   </si>
   <si>
     <t>#69 Leo Lattimore - RT</t>
   </si>
@@ -449,90 +449,90 @@
   <si>
     <t>#99 Glenn Shaver - RDE</t>
   </si>
   <si>
     <t>#38 Gus Jenkins - CB</t>
   </si>
   <si>
     <t>#9 Robert Stoneman - CB</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>2-10-TBY 39 (14:24) 34-Jason Smith ran to TBY 41 for 2 yards. Tackle by 90-James Yu.</t>
   </si>
   <si>
     <t>#92 Robert Rayburn - SLB</t>
   </si>
   <si>
-    <t>#20 Lacy Adams - SS</t>
+    <t>#30 Lacy Adams - CB</t>
   </si>
   <si>
     <t>#24 Jesse Fortenberry - CB</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>TBY 41</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Short</t>
   </si>
   <si>
     <t>3-8-TBY 41 (13:44) 14-Stan Page pass complete to 30-James Fields to TBY 44 for 2 yards. Tackle by 54-Joseph Bannister.</t>
   </si>
   <si>
     <t>#30 James Fields - RB</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>TBY 44</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-TBY 44 (13:05) 19-Frank Booker punts 66 yards to JAX -9.4-6-TBY 44 (13:05) 19-Frank Booker punts 66 yards to JAX -9. Touchback.</t>
   </si>
   <si>
     <t>#19 Frank Booker - P</t>
   </si>
   <si>
-    <t>#1 Craig Lyons - WR</t>
+    <t>#16 Craig Lyons - WR</t>
   </si>
   <si>
     <t>#98 Chester Foster - SLB</t>
   </si>
   <si>
     <t>#88 Jason Fletcher - TE</t>
   </si>
   <si>
     <t>#62 Maurice Jeans - RG</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>JAX 20</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-JAX 20 (12:58) 32-Francisco Song ran to JAX 34 for 14 yards. Tackle by 40-Joseph Truitt.</t>
   </si>
@@ -695,51 +695,51 @@
   <si>
     <t>8:46</t>
   </si>
   <si>
     <t>TBY 16</t>
   </si>
   <si>
     <t>4-1-TBY 16 (8:45) 19-Frank Booker punts 47 yards to JAX 37. Fair Catch by 1-Craig Lyons.</t>
   </si>
   <si>
     <t>8:38</t>
   </si>
   <si>
     <t>JAX 37</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-JAX 37 (8:39) 7-Lonnie Rock pass complete to 15-Harold Deleon to JAX 49 for 11 yards. Pushed out of bounds by 31-Joseph Hill. Pressure by 97-Ronald Beltran.</t>
   </si>
   <si>
     <t>#84 Theodore Nichols - C</t>
   </si>
   <si>
-    <t>#11 John Gann - SLB</t>
+    <t>#92 John Gann - SLB</t>
   </si>
   <si>
     <t>#97 Ronald Beltran - WLB</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
   <si>
     <t>JAX 49</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-JAX 49 (7:50) 34-Vern Young ran to TBY 43 for 8 yards. Tackle by 8-Jose May.</t>
   </si>
   <si>
     <t>7:10</t>
   </si>
   <si>
     <t>TBY 43</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>