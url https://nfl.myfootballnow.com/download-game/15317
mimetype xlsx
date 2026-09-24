--- v2 (2026-08-26)
+++ v3 (2026-09-24)
@@ -293,60 +293,60 @@
   <si>
     <t>TBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>JAX</t>
   </si>
   <si>
     <t>JAX 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Ronald Lyles kicks 74 yards from JAX 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>#7 Andre Bailey - WR</t>
   </si>
   <si>
     <t>#51 Reginald Salas - DT</t>
   </si>
   <si>
-    <t>#22 Kennith Brown - SLB</t>
+    <t>#59 Kennith Brown - SLB</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>#40 Joseph Truitt - SS</t>
   </si>
   <si>
-    <t>#65 Michael Pollock - CB</t>
+    <t>#5 Michael Pollock - CB</t>
   </si>
   <si>
     <t>#44 Cary Rosenblatt - FS</t>
   </si>
   <si>
     <t>#43 Derek Tucker - CB</t>
   </si>
   <si>
     <t>#92 Andrew Powell - MLB</t>
   </si>
   <si>
     <t>#73 Darrell Neal - LDE</t>
   </si>
   <si>
     <t>#93 Noah Ramos - WLB</t>
   </si>
   <si>
     <t>#39 Ronald Lyles - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
@@ -389,51 +389,51 @@
   <si>
     <t>#68 Luke Mead - RG</t>
   </si>
   <si>
     <t>#69 Leo Lattimore - RT</t>
   </si>
   <si>
     <t>#53 Marc Croom - RDE</t>
   </si>
   <si>
     <t>#94 Craig Thornton - DT</t>
   </si>
   <si>
     <t>#52 Patrick Lee - LDE</t>
   </si>
   <si>
     <t>#47 Garland Gray - WLB</t>
   </si>
   <si>
     <t>#48 Kenneth Rowe - MLB</t>
   </si>
   <si>
     <t>#44 Robert Martinez - SLB</t>
   </si>
   <si>
-    <t>#59 Joseph Bannister - SLB</t>
+    <t>#99 Joseph Bannister - SLB</t>
   </si>
   <si>
     <t>#25 Andrew Craven - CB</t>
   </si>
   <si>
     <t>#21 Francisco Horne - CB</t>
   </si>
   <si>
     <t>#46 Andre Briggs - SS</t>
   </si>
   <si>
     <t>#48 Brian Alford - CB</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>TBY 39</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
@@ -2278,67 +2278,67 @@
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">