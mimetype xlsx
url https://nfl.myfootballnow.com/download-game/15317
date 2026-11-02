--- v3 (2026-09-24)
+++ v4 (2026-11-02)
@@ -353,93 +353,93 @@
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 14-Stan Page pass complete to 14-Michael Watson to TBY 39 for 14 yards. Tackle by 21-Francisco Horne.</t>
   </si>
   <si>
     <t>#14 Stan Page - QB</t>
   </si>
   <si>
     <t>#34 Jason Smith - RB</t>
   </si>
   <si>
     <t>#28 Tony Brady - FB</t>
   </si>
   <si>
     <t>#81 Robert Sherwin - TE</t>
   </si>
   <si>
     <t>#10 Barry Hall - WR</t>
   </si>
   <si>
-    <t>#14 Michael Watson - WR</t>
+    <t>#89 Michael Watson - WR</t>
   </si>
   <si>
     <t>#63 Steven Hampton - LT</t>
   </si>
   <si>
     <t>#75 John Gleason - LG</t>
   </si>
   <si>
     <t>#72 Matthew Stephenson - C</t>
   </si>
   <si>
     <t>#68 Luke Mead - RG</t>
   </si>
   <si>
     <t>#69 Leo Lattimore - RT</t>
   </si>
   <si>
     <t>#53 Marc Croom - RDE</t>
   </si>
   <si>
     <t>#94 Craig Thornton - DT</t>
   </si>
   <si>
     <t>#52 Patrick Lee - LDE</t>
   </si>
   <si>
     <t>#47 Garland Gray - WLB</t>
   </si>
   <si>
     <t>#48 Kenneth Rowe - MLB</t>
   </si>
   <si>
     <t>#44 Robert Martinez - SLB</t>
   </si>
   <si>
     <t>#99 Joseph Bannister - SLB</t>
   </si>
   <si>
     <t>#25 Andrew Craven - CB</t>
   </si>
   <si>
-    <t>#21 Francisco Horne - CB</t>
+    <t>#26 Francisco Horne - CB</t>
   </si>
   <si>
     <t>#46 Andre Briggs - SS</t>
   </si>
   <si>
     <t>#48 Brian Alford - CB</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>TBY 39</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 39 (14:26) 14-Stan Page pass incomplete, dropped by 14-Michael Watson.</t>
   </si>
   <si>
     <t>#58 John McCann - RDE</t>
   </si>
@@ -449,90 +449,90 @@
   <si>
     <t>#99 Glenn Shaver - RDE</t>
   </si>
   <si>
     <t>#38 Gus Jenkins - CB</t>
   </si>
   <si>
     <t>#9 Robert Stoneman - CB</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>2-10-TBY 39 (14:24) 34-Jason Smith ran to TBY 41 for 2 yards. Tackle by 90-James Yu.</t>
   </si>
   <si>
     <t>#92 Robert Rayburn - SLB</t>
   </si>
   <si>
-    <t>#30 Lacy Adams - CB</t>
+    <t>#36 Lacy Adams - CB</t>
   </si>
   <si>
     <t>#24 Jesse Fortenberry - CB</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>TBY 41</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Short</t>
   </si>
   <si>
     <t>3-8-TBY 41 (13:44) 14-Stan Page pass complete to 30-James Fields to TBY 44 for 2 yards. Tackle by 54-Joseph Bannister.</t>
   </si>
   <si>
     <t>#30 James Fields - RB</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>TBY 44</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-TBY 44 (13:05) 19-Frank Booker punts 66 yards to JAX -9.4-6-TBY 44 (13:05) 19-Frank Booker punts 66 yards to JAX -9. Touchback.</t>
   </si>
   <si>
     <t>#19 Frank Booker - P</t>
   </si>
   <si>
-    <t>#16 Craig Lyons - WR</t>
+    <t>#12 Craig Lyons - WR</t>
   </si>
   <si>
     <t>#98 Chester Foster - SLB</t>
   </si>
   <si>
     <t>#88 Jason Fletcher - TE</t>
   </si>
   <si>
     <t>#62 Maurice Jeans - RG</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>JAX 20</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-JAX 20 (12:58) 32-Francisco Song ran to JAX 34 for 14 yards. Tackle by 40-Joseph Truitt.</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>TBY 16</t>
   </si>
   <si>
     <t>4-1-TBY 16 (8:45) 19-Frank Booker punts 47 yards to JAX 37. Fair Catch by 1-Craig Lyons.</t>
   </si>
   <si>
     <t>8:38</t>
   </si>
   <si>
     <t>JAX 37</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-JAX 37 (8:39) 7-Lonnie Rock pass complete to 15-Harold Deleon to JAX 49 for 11 yards. Pushed out of bounds by 31-Joseph Hill. Pressure by 97-Ronald Beltran.</t>
   </si>
   <si>
     <t>#84 Theodore Nichols - C</t>
   </si>
   <si>
     <t>#92 John Gann - SLB</t>
   </si>
   <si>
-    <t>#97 Ronald Beltran - WLB</t>
+    <t>#57 Ronald Beltran - WLB</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
   <si>
     <t>JAX 49</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-JAX 49 (7:50) 34-Vern Young ran to TBY 43 for 8 yards. Tackle by 8-Jose May.</t>
   </si>
   <si>
     <t>7:10</t>
   </si>
   <si>
     <t>TBY 43</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>2-2-TBY 43 (7:09) 15-Harold Deleon ran to TBY 41 for 2 yards. Tackle by 35-Kelvin Parodi.</t>
   </si>