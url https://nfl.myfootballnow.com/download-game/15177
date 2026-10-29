--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -353,51 +353,51 @@
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-MIA 25 (15:00) 14-Paul Phillips pass complete to 19-Joseph Wade to MIA 25 for a short gain. Tackle by 10-Isaac Church.</t>
   </si>
   <si>
     <t>#14 Paul Phillips - QB</t>
   </si>
   <si>
     <t>#85 Russ Howard - TE</t>
   </si>
   <si>
     <t>#19 Joseph Wade - WR</t>
   </si>
   <si>
     <t>#10 John Shea - WR</t>
   </si>
   <si>
     <t>#17 Oscar Buchanan - WR</t>
   </si>
   <si>
-    <t>#79 William Jones - LT</t>
+    <t>#79 William Jones - RT</t>
   </si>
   <si>
     <t>#61 Damien Peterson - LG</t>
   </si>
   <si>
     <t>#60 Eugene Spinelli - C</t>
   </si>
   <si>
     <t>#59 Robert Joy - RG</t>
   </si>
   <si>
     <t>#78 Robert Beaumont - RT</t>
   </si>
   <si>
     <t>#90 Redd Barnes - LDE</t>
   </si>
   <si>
     <t>#95 Andrew Groff - DT</t>
   </si>
   <si>
     <t>#93 Benjamin Radford - DT</t>
   </si>
   <si>
     <t>#99 Lester Wallace - RDE</t>
   </si>
@@ -470,84 +470,84 @@
   <si>
     <t>#31 Paul McManus - CB</t>
   </si>
   <si>
     <t>#37 Luke Warme - SS</t>
   </si>
   <si>
     <t>#43 Thomas Morin - FS</t>
   </si>
   <si>
     <t>13:05</t>
   </si>
   <si>
     <t>MIA 34</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-MIA 34 (13:04) 5-Emmanuel Masi punts 45 yards to NYJ 21. 80-Shaun Harmon to NYJ 25 for 4 yards. Tackle by 38-Kurt Sims.</t>
   </si>
   <si>
-    <t>#5 Emmanuel Masi - P</t>
+    <t>#14 Emmanuel Masi - P</t>
   </si>
   <si>
     <t>#80 Shaun Harmon - WR</t>
   </si>
   <si>
     <t>#45 Craig Thomas - SS</t>
   </si>
   <si>
     <t>#66 Marcus Maki - LG</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>NYJ 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-NYJ 25 (12:56) 3-Mitchell Christenson pass complete to 13-Sarto Veloce to NYJ 33 for 8 yards. Tackle by 22-William Williams.</t>
   </si>
   <si>
     <t>#11 Mitchell Christenson - QB</t>
   </si>
   <si>
     <t>#83 Richard Merlo - TE</t>
   </si>
   <si>
-    <t>#27 Donald Andarungi - FB</t>
+    <t>#44 Donald Andarungi - FB</t>
   </si>
   <si>
     <t>#38 Cole  Pyles - FB</t>
   </si>
   <si>
     <t>#86 Sarto Veloce - WR</t>
   </si>
   <si>
     <t>#85 Donte Smith - WR</t>
   </si>
   <si>
     <t>#65 Robert Baker - LT</t>
   </si>
   <si>
     <t>#52 Donald Garza - LG</t>
   </si>
   <si>
     <t>#67 Charlie Tapper - RT</t>
   </si>
   <si>
     <t>#59 Daniel Dotson - RG</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
@@ -2234,51 +2234,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="365.625" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>