--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -506,51 +506,51 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-GBY 33 (11:32) 17-John Jacobson punts 48 yards to DET 20. 83-Kenneth Smith to GBY 49 for 32 yards. Tackle by 17-John Jacobson.</t>
   </si>
   <si>
     <t>#17 John Jacobson - P</t>
   </si>
   <si>
     <t>#83 Kenneth Smith - WR</t>
   </si>
   <si>
     <t>#46 Samuel Fernandez - CB</t>
   </si>
   <si>
     <t>#18 Matthew Ramos - LT</t>
   </si>
   <si>
     <t>#15 Daniel Coppola - LG</t>
   </si>
   <si>
     <t>#53 Jeff Owens - LDE</t>
   </si>
   <si>
-    <t>#58 Brian Dunphy - SLB</t>
+    <t>#51 Brian Dunphy - SLB</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>GBY 49</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-GBY 49 (11:20) 12-Edward Sherrod pass complete to 86-Thomas Cangelosi to GBY 41 for 7 yards. Tackle by 5-John Weathers. 86-Thomas Cangelosi breaks down the CB.</t>
   </si>
   <si>
     <t>#12 Edward Sherrod - QB</t>
   </si>
   <si>
     <t>#33 Wayne Engen - RB</t>
   </si>
   <si>
     <t>#85 Darrell Gossman - TE</t>
   </si>
   <si>
     <t>#84 Joseph Barber - WR</t>
   </si>