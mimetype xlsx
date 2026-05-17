--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -293,51 +293,51 @@
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Allan Rennick kicks 75 yards from CAR 35 to NOS -10. Touchback.</t>
   </si>
   <si>
     <t>#39 Mike Swink - RB</t>
   </si>
   <si>
     <t>#75 James Canfield - DT</t>
   </si>
   <si>
     <t>#2 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#1 Donald Smith - SLB</t>
   </si>
   <si>
-    <t>#43 Hector Evans - CB</t>
+    <t>#38 Hector Evans - CB</t>
   </si>
   <si>
     <t>#98 Louis Bardin - MLB</t>
   </si>
   <si>
     <t>#97 William Nutter - LDE</t>
   </si>
   <si>
     <t>#41 Orville Isbell - CB</t>
   </si>
   <si>
     <t>#26 Wayne Adams - CB</t>
   </si>
   <si>
     <t>#46 Michael Steger - SS</t>
   </si>
   <si>
     <t>#33 Brian Rodriguez - CB</t>
   </si>
   <si>
     <t>#4 Allan Rennick - K</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
@@ -389,75 +389,75 @@
   <si>
     <t>#99 Omar Daniels - DT</t>
   </si>
   <si>
     <t>#95 Morris Heuser - DT</t>
   </si>
   <si>
     <t>#90 Ricky Wenzel - RDE</t>
   </si>
   <si>
     <t>#55 Lawrence Saenz - MLB</t>
   </si>
   <si>
     <t>#56 Jesse Colman - WLB</t>
   </si>
   <si>
     <t>#32 Samuel Montijo - CB</t>
   </si>
   <si>
     <t>#33 Todd Jennings - CB</t>
   </si>
   <si>
     <t>#34 Jason Weiner - CB</t>
   </si>
   <si>
-    <t>#40 Frank Medina - SS</t>
+    <t>#20 Frank Medina - SS</t>
   </si>
   <si>
     <t>#42 Gary Rivera - FS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>NOS 34</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-1-NOS 34 (14:18) 37-Shawn Rosen ran to NOS 33 for -1 yards. Tackle by 55-Lawrence Saenz.</t>
   </si>
   <si>
     <t>#86 Zachary Martin - TE</t>
   </si>
   <si>
-    <t>#88 Paul Radford - TE</t>
+    <t>#85 Paul Radford - TE</t>
   </si>
   <si>
     <t>#52 Lee Miller - LG</t>
   </si>
   <si>
     <t>#91 Roy Simon - LDE</t>
   </si>
   <si>
     <t>#93 Donald Stovall - RDE</t>
   </si>
   <si>
     <t>#57 William Overholt - SLB</t>
   </si>
   <si>
     <t>#39 Jeffery Weber - CB</t>
   </si>
   <si>
     <t>#30 Dale Martin - CB</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>NOS 33</t>
   </si>