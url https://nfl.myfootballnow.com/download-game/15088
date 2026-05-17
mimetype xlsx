--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -293,51 +293,51 @@
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Kyle Gutierrez kicks 68 yards from ATL 35 to NYG -3. Touchback.</t>
   </si>
   <si>
     <t>#82 Charles Mannion - WR</t>
   </si>
   <si>
     <t>#50 Kelly Dole - DT</t>
   </si>
   <si>
     <t>#93 Roy Wann - DT</t>
   </si>
   <si>
     <t>#31 John Hathaway - CB</t>
   </si>
   <si>
-    <t>#46 Robert Stoneman - SS</t>
+    <t>#9 Robert Stoneman - CB</t>
   </si>
   <si>
     <t>#97 Gregory Keyes - MLB</t>
   </si>
   <si>
     <t>#51 Thomas Meadows - WLB</t>
   </si>
   <si>
     <t>#27 Gail Christensen - CB</t>
   </si>
   <si>
     <t>#33 Andrew Schaaf - FS</t>
   </si>
   <si>
     <t>#39 Ronald Gordon - FS</t>
   </si>
   <si>
     <t>#57 Daniel Abell - WLB</t>
   </si>
   <si>
     <t>#14 Kyle Gutierrez - K</t>
   </si>
   <si>
     <t>NYG</t>
   </si>
@@ -614,51 +614,51 @@
   <si>
     <t>#25 David Cox - RB</t>
   </si>
   <si>
     <t>#34 Dennis Hoffman - FS</t>
   </si>
   <si>
     <t>#43 Mack Anderson - CB</t>
   </si>
   <si>
     <t>ATL 25</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>1-10-ATL 25 (8:59) 1-Eugene McGrath pass complete to 87-Abraham Guerra to ATL 33 for 8 yards. Tackle by 31-John Hathaway. 31-John Hathaway got away with a hold on that play.</t>
   </si>
   <si>
     <t>#1 Eugene McGrath - QB</t>
   </si>
   <si>
     <t>#28 Vernon Hill - FB</t>
   </si>
   <si>
-    <t>#81 Boyce Olinger - WR</t>
+    <t>#80 Boyce Olinger - WR</t>
   </si>
   <si>
     <t>#16 Christopher Lambert - WR</t>
   </si>
   <si>
     <t>#87 Abraham Guerra - WR</t>
   </si>
   <si>
     <t>#50 Takeru Kobayashi - LT</t>
   </si>
   <si>
     <t>#56 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#60 Gary King - C</t>
   </si>
   <si>
     <t>#62 Kenneth Brassfield - RG</t>
   </si>
   <si>
     <t>#57 Thomas Freeman - RT</t>
   </si>
   <si>
     <t>#71 James Sanchez - LDE</t>
   </si>
@@ -2182,57 +2182,57 @@
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:82">
       <c r="A1" t="s">