--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -386,51 +386,51 @@
   <si>
     <t>#74 Jack Thompson - RG</t>
   </si>
   <si>
     <t>#69 Leo Lattimore - RT</t>
   </si>
   <si>
     <t>#53 Gilbert Scully - LDE</t>
   </si>
   <si>
     <t>#98 Gregory McClure - DT</t>
   </si>
   <si>
     <t>#95 Gilbert Eccles - DT</t>
   </si>
   <si>
     <t>#93 Russell Monday - RDE</t>
   </si>
   <si>
     <t>#55 Mike Rogers - MLB</t>
   </si>
   <si>
     <t>#51 Nick Bauman - WLB</t>
   </si>
   <si>
-    <t>#20 Don Nielsen - CB</t>
+    <t>#49 Don Nielsen - CB</t>
   </si>
   <si>
     <t>#23 Frank Patton - CB</t>
   </si>
   <si>
     <t>#27 Thomas Jarvis - CB</t>
   </si>
   <si>
     <t>#44 Tyler Ludwig - SS</t>
   </si>
   <si>
     <t>#48 Armando Brown - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>TBY 3</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>Nickel Strong Cover 2</t>
   </si>