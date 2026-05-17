--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -293,51 +293,51 @@
   <si>
     <t>NYG 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Michael Fox kicks 72 yards from NYG 35 to NOS -7. 39-Mike Swink to NOS 21 for 29 yards. Tackle by 57-Daniel Abell.</t>
   </si>
   <si>
     <t>#39 Mike Swink - RB</t>
   </si>
   <si>
     <t>#75 James Canfield - DT</t>
   </si>
   <si>
     <t>#2 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#1 Donald Smith - SLB</t>
   </si>
   <si>
-    <t>#43 Hector Evans - CB</t>
+    <t>#38 Hector Evans - CB</t>
   </si>
   <si>
     <t>#98 Louis Bardin - MLB</t>
   </si>
   <si>
     <t>#97 William Nutter - LDE</t>
   </si>
   <si>
     <t>#41 Orville Isbell - CB</t>
   </si>
   <si>
     <t>#26 Wayne Adams - CB</t>
   </si>
   <si>
     <t>#46 Michael Steger - SS</t>
   </si>
   <si>
     <t>#33 Brian Rodriguez - CB</t>
   </si>
   <si>
     <t>#6 Michael Fox - K</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
@@ -347,99 +347,99 @@
   <si>
     <t>NOS 21</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-NOS 21 (14:55) 37-Shawn Rosen ran to NOS 19 for -2 yards. Tackle by 72-Andrew Larsen. 78-Anthony Yoder was completely beat on that play.</t>
   </si>
   <si>
     <t>#16 Troy Rumph - QB</t>
   </si>
   <si>
     <t>#37 Shawn Rosen - RB</t>
   </si>
   <si>
     <t>#12 Daniel Vargas - WR</t>
   </si>
   <si>
     <t>#86 Zachary Martin - TE</t>
   </si>
   <si>
-    <t>#88 Paul Radford - TE</t>
+    <t>#85 Paul Radford - TE</t>
   </si>
   <si>
     <t>#64 Charles Christensen - LT</t>
   </si>
   <si>
     <t>#43 Michael King - LG</t>
   </si>
   <si>
     <t>#67 Patrick Gonzalez - C</t>
   </si>
   <si>
     <t>#59 Alan Payne - RG</t>
   </si>
   <si>
     <t>#78 Anthony Yoder - RT</t>
   </si>
   <si>
     <t>#71 James Sanchez - LDE</t>
   </si>
   <si>
     <t>#72 Andrew Larsen - LDE</t>
   </si>
   <si>
     <t>#93 Roy Wann - DT</t>
   </si>
   <si>
     <t>#50 Kelly Dole - DT</t>
   </si>
   <si>
     <t>#73 James Robertson - RDE</t>
   </si>
   <si>
     <t>#52 Richard Dillion - SLB</t>
   </si>
   <si>
     <t>#55 Greg Renteria - MLB</t>
   </si>
   <si>
     <t>#51 Thomas Meadows - WLB</t>
   </si>
   <si>
     <t>#27 Gail Christensen - CB</t>
   </si>
   <si>
     <t>#31 John Hathaway - CB</t>
   </si>
   <si>
-    <t>#46 Robert Stoneman - SS</t>
+    <t>#9 Robert Stoneman - CB</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>NOS 19</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-12-NOS 19 (14:18) 37-Shawn Rosen ran to NOS 25 for 5 yards. Tackle by 52-Richard Dillion.</t>
   </si>
   <si>
     <t>#88 Henry Capozzi - WR</t>
   </si>
   <si>
     <t>#84 Richard Castillo - WR</t>
   </si>
   <si>
     <t>#57 Daniel Abell - WLB</t>
   </si>