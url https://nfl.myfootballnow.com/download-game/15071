--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -476,51 +476,51 @@
   <si>
     <t>(13:27) 16-Richard Stokes kicks 66 yards from CLE 35 to ARZ -1. 1-John Hayes to ARZ 22 for 23 yards. Tackle by 9-John McAllister.</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>13:23</t>
   </si>
   <si>
     <t>ARZ 22</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>1-10-ARZ 22 (13:24) 14-Jackie White pass Pass knocked down by 31-Steven Fearon. incomplete, intended for 84-Mark Collier. PENALTY - Pass Interference (CLE 31-Steven Fearon)</t>
   </si>
   <si>
     <t>#14 Jackie White - QB</t>
   </si>
   <si>
-    <t>#30 Jaime Ryan - RB</t>
+    <t>#36 Jaime Ryan - RB</t>
   </si>
   <si>
     <t>#87 Mark Osteen - FB</t>
   </si>
   <si>
     <t>#85 Raymond Camacho - TE</t>
   </si>
   <si>
     <t>#84 Mark Collier - WR</t>
   </si>
   <si>
     <t>#84 Robert Matthews - WR</t>
   </si>
   <si>
     <t>#72 Toby Carpenter - LT</t>
   </si>
   <si>
     <t>#73 Jacob Hogan - LG</t>
   </si>
   <si>
     <t>#54 Juan Friedman - C</t>
   </si>
   <si>
     <t>#60 Omar Gonzales - RG</t>
   </si>