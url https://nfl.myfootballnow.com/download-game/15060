--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -380,51 +380,51 @@
   <si>
     <t>#76 Chad Alvarez - RG</t>
   </si>
   <si>
     <t>#54 Micheal Allen - RT</t>
   </si>
   <si>
     <t>#53 Gilbert Scully - LDE</t>
   </si>
   <si>
     <t>#98 Gregory McClure - DT</t>
   </si>
   <si>
     <t>#95 Gilbert Eccles - DT</t>
   </si>
   <si>
     <t>#93 Russell Monday - RDE</t>
   </si>
   <si>
     <t>#55 Mike Rogers - MLB</t>
   </si>
   <si>
     <t>#51 Nick Bauman - WLB</t>
   </si>
   <si>
-    <t>#20 Don Nielsen - CB</t>
+    <t>#49 Don Nielsen - CB</t>
   </si>
   <si>
     <t>#23 Frank Patton - CB</t>
   </si>
   <si>
     <t>#27 Thomas Jarvis - CB</t>
   </si>
   <si>
     <t>#44 Tyler Ludwig - SS</t>
   </si>
   <si>
     <t>#48 Armando Brown - FS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>TEN 27</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>