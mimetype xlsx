--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -389,51 +389,51 @@
   <si>
     <t>#99 Omar Daniels - DT</t>
   </si>
   <si>
     <t>#95 Morris Heuser - DT</t>
   </si>
   <si>
     <t>#93 Donald Stovall - RDE</t>
   </si>
   <si>
     <t>#57 William Overholt - SLB</t>
   </si>
   <si>
     <t>#32 Samuel Montijo - CB</t>
   </si>
   <si>
     <t>#34 Jason Weiner - CB</t>
   </si>
   <si>
     <t>#30 Dale Martin - CB</t>
   </si>
   <si>
     <t>#33 Todd Jennings - CB</t>
   </si>
   <si>
-    <t>#40 Frank Medina - SS</t>
+    <t>#20 Frank Medina - SS</t>
   </si>
   <si>
     <t>#39 Jeffery Weber - CB</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>DAL 29</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Under Inside LB Blitz</t>
   </si>
   <si>
     <t>2-6-DAL 29 (14:17) 5-Patrick Bostic pass complete to 2-Robert Almazan to DAL 38 for 9 yards. Tackle by 32-Samuel Montijo.</t>
   </si>
   <si>
     <t>#22 Michael Scott - FB</t>
   </si>
   <si>
     <t>#81 Antonio Gafford - TE</t>
   </si>