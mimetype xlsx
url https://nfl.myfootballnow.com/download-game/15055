--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -293,51 +293,51 @@
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Kyle Gutierrez kicks 75 yards from ATL 35 to NOS -10. Touchback.</t>
   </si>
   <si>
     <t>#39 Mike Swink - RB</t>
   </si>
   <si>
     <t>#75 James Canfield - DT</t>
   </si>
   <si>
     <t>#2 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#1 Donald Smith - SLB</t>
   </si>
   <si>
-    <t>#43 Hector Evans - CB</t>
+    <t>#38 Hector Evans - CB</t>
   </si>
   <si>
     <t>#98 Louis Bardin - MLB</t>
   </si>
   <si>
     <t>#97 William Nutter - LDE</t>
   </si>
   <si>
     <t>#41 Orville Isbell - CB</t>
   </si>
   <si>
     <t>#26 Wayne Adams - CB</t>
   </si>
   <si>
     <t>#46 Michael Steger - SS</t>
   </si>
   <si>
     <t>#33 Brian Rodriguez - CB</t>
   </si>
   <si>
     <t>#14 Kyle Gutierrez - K</t>
   </si>
   <si>
     <t>NOS</t>
   </si>
@@ -506,51 +506,51 @@
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>ATL 1</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>1-10-ATL 1 (12:43) 25-David Cox ran to ATL 3 for 2 yards. Tackle by 45-John Albro.</t>
   </si>
   <si>
     <t>#1 Eugene McGrath - QB</t>
   </si>
   <si>
     <t>#28 Vernon Hill - FB</t>
   </si>
   <si>
     <t>#86 Carlos Davis - TE</t>
   </si>
   <si>
     <t>#13 Antonio Medrano - WR</t>
   </si>
   <si>
-    <t>#81 Boyce Olinger - WR</t>
+    <t>#80 Boyce Olinger - WR</t>
   </si>
   <si>
     <t>#50 Takeru Kobayashi - LT</t>
   </si>
   <si>
     <t>#56 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#60 Gary King - C</t>
   </si>
   <si>
     <t>#62 Kenneth Brassfield - RG</t>
   </si>
   <si>
     <t>#57 Thomas Freeman - RT</t>
   </si>
   <si>
     <t>#71 Joe Gwynn - RDE</t>
   </si>
   <si>
     <t>#56 Charles Herrera - WLB</t>
   </si>
   <si>
     <t>#54 Kristofer Salazar - MLB</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>4-6-ATL 18 (9:58) 2-James Curd punts 46 yards to NOS 36. Fair Catch by 37-Shawn Rosen. NOS 2-Brandon Weaver was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#2 James Curd - P</t>
   </si>
   <si>
     <t>#76 Jason McCray - RT</t>
   </si>
   <si>
     <t>#72 Pedro Rankin - RG</t>
   </si>
   <si>
     <t>9:50</t>
   </si>
   <si>
     <t>NOS 36</t>
   </si>
   <si>
     <t>Weak I Big HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-NOS 36 (9:51) 37-Shawn Rosen ran to NOS 38 for 2 yards. Tackle by 71-John Pendarvis.</t>
   </si>
   <si>
-    <t>#88 Paul Radford - TE</t>
+    <t>#85 Paul Radford - TE</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>NOS 38</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>2-8-NOS 38 (9:18) 37-Shawn Rosen ran to NOS 46 for 8 yards. Tackle by 47-Ernest Hester.</t>
   </si>
   <si>
     <t>8:34</t>
   </si>
   <si>
     <t>NOS 46</t>
   </si>
   <si>
     <t>Weak I Big HB Off Tackle Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>