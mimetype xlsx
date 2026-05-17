--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -470,51 +470,51 @@
   <si>
     <t>4-1-MIN 34 (13:02) 17-Bradley Smith punts 46 yards to DET 20. Fair Catch by 83-Kenneth Smith.</t>
   </si>
   <si>
     <t>#17 Bradley Smith - P</t>
   </si>
   <si>
     <t>#83 Kenneth Smith - WR</t>
   </si>
   <si>
     <t>#43 Andrew Chaparro - CB</t>
   </si>
   <si>
     <t>#15 Malohi Masiva - CB</t>
   </si>
   <si>
     <t>#46 Samuel Fernandez - CB</t>
   </si>
   <si>
     <t>#74 Michael Davidson - RT</t>
   </si>
   <si>
     <t>#1 Willie Hicks - C</t>
   </si>
   <si>
-    <t>#58 Brian Dunphy - SLB</t>
+    <t>#51 Brian Dunphy - SLB</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>DET 20</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-DET 20 (12:56) 12-Edward Sherrod pass Pass knocked down by 99-Ross Nunnally. incomplete, intended for 33-Wayne Engen.</t>
   </si>
   <si>
     <t>#12 Edward Sherrod - QB</t>
   </si>
   <si>
     <t>#33 Wayne Engen - RB</t>
   </si>
   <si>
     <t>#32 Robert White - RB</t>
   </si>