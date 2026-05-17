--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -533,51 +533,51 @@
   <si>
     <t>#4 Michael Colbert - P</t>
   </si>
   <si>
     <t>#84 Mark Collier - WR</t>
   </si>
   <si>
     <t>11:14</t>
   </si>
   <si>
     <t>ARZ 16</t>
   </si>
   <si>
     <t>Strong I Big HB Off Tackle</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>1-10-ARZ 16 (11:15) 30-Jaime Ryan ran to ARZ 17 for 1 yards. Tackle by 75-Deacon Jones. 85-Raymond Camacho completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>#14 Jackie White - QB</t>
   </si>
   <si>
-    <t>#30 Jaime Ryan - RB</t>
+    <t>#36 Jaime Ryan - RB</t>
   </si>
   <si>
     <t>#87 Mark Osteen - FB</t>
   </si>
   <si>
     <t>#85 Raymond Camacho - TE</t>
   </si>
   <si>
     <t>#81 Matthew Lacey - TE</t>
   </si>
   <si>
     <t>#72 Toby Carpenter - LT</t>
   </si>
   <si>
     <t>#73 Jacob Hogan - LG</t>
   </si>
   <si>
     <t>#54 Juan Friedman - C</t>
   </si>
   <si>
     <t>#60 Omar Gonzales - RG</t>
   </si>
   <si>
     <t>#53 Daniel Jones - RT</t>
   </si>