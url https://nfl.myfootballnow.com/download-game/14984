--- v5 (2026-08-26)
+++ v6 (2026-09-24)
@@ -302,60 +302,60 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 16-Charles Davis kicks 72 yards from NYJ 35 to TBY -7. Touchback.</t>
   </si>
   <si>
     <t>#7 Andre Bailey - WR</t>
   </si>
   <si>
     <t>#23 Leslie Baumann - CB</t>
   </si>
   <si>
     <t>#44 Cary Rosenblatt - FS</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>#40 Joseph Truitt - SS</t>
   </si>
   <si>
-    <t>#65 Michael Pollock - CB</t>
+    <t>#5 Michael Pollock - CB</t>
   </si>
   <si>
     <t>#92 Andrew Powell - MLB</t>
   </si>
   <si>
     <t>#43 Derek Tucker - CB</t>
   </si>
   <si>
-    <t>#22 Kennith Brown - SLB</t>
+    <t>#59 Kennith Brown - SLB</t>
   </si>
   <si>
     <t>#65 Joseph Sliger - LDE</t>
   </si>
   <si>
     <t>#93 Noah Ramos - WLB</t>
   </si>
   <si>
     <t>#3 Charles Davis - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 14-Stan Page pass complete to 83-Kenny Parker for 75 yards. TOUCHDOWN! TBY 6 NYJ 0</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>#28 Chuck Enducke - RB</t>
   </si>
   <si>
     <t>#68 Donald Delacruz - LT</t>
   </si>
   <si>
     <t>NYJ 25</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-NYJ 25 (14:50) 3-Mitchell Christenson pass complete to 13-Sarto Veloce to NYJ 39 for 14 yards. Tackle by 31-Joseph Hill.</t>
   </si>
   <si>
     <t>#11 Mitchell Christenson - QB</t>
   </si>
   <si>
     <t>#32 Victor Wheatley - RB</t>
   </si>
   <si>
-    <t>#27 Donald Andarungi - FB</t>
+    <t>#44 Donald Andarungi - FB</t>
   </si>
   <si>
     <t>#69 Christopher Staley - C</t>
   </si>
   <si>
     <t>#86 Sarto Veloce - WR</t>
   </si>
   <si>
     <t>#51 Thomas Pittman - RT</t>
   </si>
   <si>
     <t>#67 Charlie Tapper - RT</t>
   </si>
   <si>
     <t>#61 Declan Delaney - LG</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#56 James Hightower - LDE</t>
   </si>
   <si>
     <t>#73 Darrell Neal - LDE</t>
   </si>
@@ -560,57 +560,57 @@
   <si>
     <t>#97 Ronald Beltran - WLB</t>
   </si>
   <si>
     <t>#31 Joseph Hill - CB</t>
   </si>
   <si>
     <t>14:05</t>
   </si>
   <si>
     <t>NYJ 39</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>1-10-NYJ 39 (14:04) 14-Chuck Enducke ran to NYJ 44 for 5 yards. Tackle by 8-Jose May.</t>
   </si>
   <si>
     <t>#38 Cole  Pyles - FB</t>
   </si>
   <si>
-    <t>#87 Donte Smith - WR</t>
+    <t>#85 Donte Smith - WR</t>
   </si>
   <si>
     <t>#59 Daniel Dotson - RG</t>
   </si>
   <si>
-    <t>#64 Bon Fire - LT</t>
+    <t>#68 Bon Fire - LT</t>
   </si>
   <si>
     <t>#23 Robert Raynor - CB</t>
   </si>
   <si>
     <t>#8 Jose May - FS</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>NYJ 44</t>
   </si>
   <si>
     <t>Strong I Normal Counter Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-5-NYJ 44 (13:26) 14-Chuck Enducke ran to NYJ 46 for 2 yards. Tackle by 56-James Hightower.</t>
   </si>
   <si>
     <t>#37 Brian Long - WR</t>
   </si>
@@ -2151,54 +2151,54 @@
     <col min="17" max="17" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>