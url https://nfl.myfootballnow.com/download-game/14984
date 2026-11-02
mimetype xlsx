--- v6 (2026-09-24)
+++ v7 (2026-11-02)
@@ -536,51 +536,51 @@
   <si>
     <t>#61 Declan Delaney - LG</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#56 James Hightower - LDE</t>
   </si>
   <si>
     <t>#73 Darrell Neal - LDE</t>
   </si>
   <si>
     <t>#54 Leo Brooks - DT</t>
   </si>
   <si>
     <t>#51 Reginald Salas - DT</t>
   </si>
   <si>
     <t>#77 Benjamin Stone - LDE</t>
   </si>
   <si>
     <t>#96 Robert Thomas - MLB</t>
   </si>
   <si>
-    <t>#97 Ronald Beltran - WLB</t>
+    <t>#57 Ronald Beltran - WLB</t>
   </si>
   <si>
     <t>#31 Joseph Hill - CB</t>
   </si>
   <si>
     <t>14:05</t>
   </si>
   <si>
     <t>NYJ 39</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>1-10-NYJ 39 (14:04) 14-Chuck Enducke ran to NYJ 44 for 5 yards. Tackle by 8-Jose May.</t>
   </si>
   <si>
     <t>#38 Cole  Pyles - FB</t>
   </si>
   <si>
     <t>#85 Donte Smith - WR</t>
   </si>