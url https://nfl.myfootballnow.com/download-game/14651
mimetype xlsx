--- v8 (2026-08-26)
+++ v9 (2026-09-24)
@@ -344,60 +344,60 @@
   <si>
     <t>#6 Leroy Carolan - K</t>
   </si>
   <si>
     <t>NYJ</t>
   </si>
   <si>
     <t>NYJ 25</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-NYJ 25 (15:00) 3-Mitchell Christenson pass Pass knocked down by 90-James King. incomplete, intended for 81-Stone Rokas.</t>
   </si>
   <si>
     <t>#11 Mitchell Christenson - QB</t>
   </si>
   <si>
     <t>#24 Tyrone Tucker - RB</t>
   </si>
   <si>
-    <t>#27 Donald Andarungi - FB</t>
+    <t>#44 Donald Andarungi - FB</t>
   </si>
   <si>
     <t>#66 Stone Rokas - LT</t>
   </si>
   <si>
     <t>#19 Breece  Hall - WR</t>
   </si>
   <si>
-    <t>#87 Kenneth Ornelas - WR</t>
+    <t>#10 Kenneth Ornelas - WR</t>
   </si>
   <si>
     <t>#51 Thomas Pittman - RT</t>
   </si>
   <si>
     <t>#52 Donald Garza - LG</t>
   </si>
   <si>
     <t>#84 Theodore Nichols - C</t>
   </si>
   <si>
     <t>#61 Declan Delaney - LG</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#92 Esteban Oliver - LDE</t>
   </si>
   <si>
     <t>#78 William Hess - DT</t>
   </si>
   <si>
     <t>#51 Reginald Salas - DT</t>
   </si>
@@ -419,84 +419,84 @@
   <si>
     <t>#23 Albert Diaz - CB</t>
   </si>
   <si>
     <t>#27 Robert Howland - SS</t>
   </si>
   <si>
     <t>#98 Paul Clark - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>Quarter Normal CB5 MLB Blitz</t>
   </si>
   <si>
     <t>2-10-NYJ 25 (14:57) 3-Mitchell Christenson pass complete to 22-Breece  Hall to NYJ 32 for 7 yards. Tackle by 42-Cameron Richmond. 22-Breece  Hall breaks down the CB.</t>
   </si>
   <si>
     <t>#38 Cole  Pyles - FB</t>
   </si>
   <si>
-    <t>#87 Donte Smith - WR</t>
+    <t>#85 Donte Smith - WR</t>
   </si>
   <si>
     <t>#86 Sarto Veloce - WR</t>
   </si>
   <si>
     <t>#42 Cameron Richmond - SS</t>
   </si>
   <si>
     <t>#26 Dennis Pirkle - CB</t>
   </si>
   <si>
     <t>#78 Frank Scott - LDE</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>NYJ 32</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>3-3-NYJ 32 (14:16) 14-Chuck Enducke ran to NYJ 31 for -1 yards. Tackle by 99-Ross Nunnally.</t>
   </si>
   <si>
     <t>#86 Stanley Allen - TE</t>
   </si>
   <si>
-    <t>#64 Bon Fire - LT</t>
+    <t>#68 Bon Fire - LT</t>
   </si>
   <si>
     <t>#59 Raul Gordon - RG</t>
   </si>
   <si>
     <t>#53 Homer Walker - C</t>
   </si>
   <si>
     <t>#77 Patrick Randall - LDE</t>
   </si>
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>NYJ 31</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-NYJ 31 (13:41) 12-Charles Terry punts 45 yards to MIN 24. Fair Catch by 15-Harold Deleon.</t>
   </si>
@@ -506,96 +506,96 @@
   <si>
     <t>#15 Harold Deleon - RB</t>
   </si>
   <si>
     <t>#12 John Otto - WR</t>
   </si>
   <si>
     <t>#89 Joseph Johnson - LT</t>
   </si>
   <si>
     <t>#49 Patrick Westhoff - RB</t>
   </si>
   <si>
     <t>#45 Ralph Davis - FB</t>
   </si>
   <si>
     <t>#80 Roger Nunez - TE</t>
   </si>
   <si>
     <t>#59 Denver Cameron - RT</t>
   </si>
   <si>
     <t>#95 Richard White - SLB</t>
   </si>
   <si>
-    <t>#59 William Kelly - DT</t>
+    <t>#91 William Kelly - DT</t>
   </si>
   <si>
     <t>#78 Darrell Holman - RDE</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>MIN 24</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-MIN 24 (13:35) 3-Douglas Millikan pass complete to 85-Joseph Baker to MIN 31 for 7 yards. Tackle by 33-Weasel Wallace.</t>
   </si>
   <si>
     <t>#2 Douglas Millikan - QB</t>
   </si>
   <si>
     <t>#24 Tom Fisher - RB</t>
   </si>
   <si>
     <t>#25 Brandon Rubio - FB</t>
   </si>
   <si>
     <t>#85 Joseph Baker - TE</t>
   </si>
   <si>
     <t>#12 Lance Copeland - WR</t>
   </si>
   <si>
     <t>#82 Michael Sanders - WR</t>
   </si>
   <si>
     <t>#77 Willie Hicks - RT</t>
   </si>
   <si>
     <t>#63 Junior Turnipseed - LT</t>
   </si>
   <si>
-    <t>#70 William Cason - C</t>
+    <t>#70 William Cason - LT</t>
   </si>
   <si>
     <t>#55 David Collier - RG</t>
   </si>
   <si>
     <t>#65 Michael Davidson - RT</t>
   </si>
   <si>
     <t>#91 John Reynolds - LDE</t>
   </si>
   <si>
     <t>#96 David Rueda - RDE</t>
   </si>
   <si>
     <t>#95 Andrew Groff - DT</t>
   </si>
   <si>
     <t>#93 Benjamin Radford - DT</t>
   </si>
   <si>
     <t>#97 Roger Dajure - LDE</t>
   </si>
   <si>
     <t>#10 Isaac Church - CB</t>
   </si>
@@ -710,51 +710,51 @@
   <si>
     <t>#64 Jerry Sasser - C</t>
   </si>
   <si>
     <t>#48 Michael Steger - CB</t>
   </si>
   <si>
     <t>10:39</t>
   </si>
   <si>
     <t>NYJ 20</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-NYJ 20 (10:40) 3-Mitchell Christenson pass Pass knocked down by 27-Robert Howland. incomplete, intended for 24-Tyrone Tucker.</t>
   </si>
   <si>
     <t>10:36</t>
   </si>
   <si>
     <t>2-10-NYJ 20 (10:37) 3-Mitchell Christenson pass complete to 22-Breece  Hall to NYJ 38 for 18 yards. Tackle by 98-Paul Clark. 22-Breece  Hall breaks down the CB.</t>
   </si>
   <si>
-    <t>#38 Christopher Torres - CB</t>
+    <t>#45 Christopher Torres - CB</t>
   </si>
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>NYJ 38</t>
   </si>
   <si>
     <t>1-10-NYJ 38 (9:52) 3-Mitchell Christenson sacked at NYJ 32 for -7 yards (77-Patrick Randall). Sack allowed by 91-Terry Garcia. MIN 62-David Burt was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#37 Brian Long - WR</t>
   </si>
   <si>
     <t>9:06</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Right</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-17-NYJ 32 (9:05) 24-Tyrone Tucker ran to NYJ 38 for 7 yards. Tackle by 27-Robert Howland.</t>
   </si>