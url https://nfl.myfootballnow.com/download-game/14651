--- v9 (2026-09-24)
+++ v10 (2026-11-02)
@@ -383,51 +383,51 @@
   <si>
     <t>#52 Donald Garza - LG</t>
   </si>
   <si>
     <t>#84 Theodore Nichols - C</t>
   </si>
   <si>
     <t>#61 Declan Delaney - LG</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#92 Esteban Oliver - LDE</t>
   </si>
   <si>
     <t>#78 William Hess - DT</t>
   </si>
   <si>
     <t>#51 Reginald Salas - DT</t>
   </si>
   <si>
     <t>#62 David Burt - RDE</t>
   </si>
   <si>
-    <t>#50 Daniel Aybar - WLB</t>
+    <t>#95 Daniel Aybar - WLB</t>
   </si>
   <si>
     <t>#99 Ross Nunnally - MLB</t>
   </si>
   <si>
     <t>#90 James King - LDE</t>
   </si>
   <si>
     <t>#39 Clinton Hodge - CB</t>
   </si>
   <si>
     <t>#23 Albert Diaz - CB</t>
   </si>
   <si>
     <t>#27 Robert Howland - SS</t>
   </si>
   <si>
     <t>#98 Paul Clark - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
@@ -488,51 +488,51 @@
   <si>
     <t>13:42</t>
   </si>
   <si>
     <t>NYJ 31</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-NYJ 31 (13:41) 12-Charles Terry punts 45 yards to MIN 24. Fair Catch by 15-Harold Deleon.</t>
   </si>
   <si>
     <t>#6 Charles Terry - P</t>
   </si>
   <si>
     <t>#15 Harold Deleon - RB</t>
   </si>
   <si>
     <t>#12 John Otto - WR</t>
   </si>
   <si>
-    <t>#89 Joseph Johnson - LT</t>
+    <t>#51 Joseph Johnson - LT</t>
   </si>
   <si>
     <t>#49 Patrick Westhoff - RB</t>
   </si>
   <si>
     <t>#45 Ralph Davis - FB</t>
   </si>
   <si>
     <t>#80 Roger Nunez - TE</t>
   </si>
   <si>
     <t>#59 Denver Cameron - RT</t>
   </si>
   <si>
     <t>#95 Richard White - SLB</t>
   </si>
   <si>
     <t>#91 William Kelly - DT</t>
   </si>
   <si>
     <t>#78 Darrell Holman - RDE</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
@@ -551,51 +551,51 @@
   <si>
     <t>#2 Douglas Millikan - QB</t>
   </si>
   <si>
     <t>#24 Tom Fisher - RB</t>
   </si>
   <si>
     <t>#25 Brandon Rubio - FB</t>
   </si>
   <si>
     <t>#85 Joseph Baker - TE</t>
   </si>
   <si>
     <t>#12 Lance Copeland - WR</t>
   </si>
   <si>
     <t>#82 Michael Sanders - WR</t>
   </si>
   <si>
     <t>#77 Willie Hicks - RT</t>
   </si>
   <si>
     <t>#63 Junior Turnipseed - LT</t>
   </si>
   <si>
-    <t>#70 William Cason - LT</t>
+    <t>#59 William Cason - LT</t>
   </si>
   <si>
     <t>#55 David Collier - RG</t>
   </si>
   <si>
     <t>#65 Michael Davidson - RT</t>
   </si>
   <si>
     <t>#91 John Reynolds - LDE</t>
   </si>
   <si>
     <t>#96 David Rueda - RDE</t>
   </si>
   <si>
     <t>#95 Andrew Groff - DT</t>
   </si>
   <si>
     <t>#93 Benjamin Radford - DT</t>
   </si>
   <si>
     <t>#97 Roger Dajure - LDE</t>
   </si>
   <si>
     <t>#10 Isaac Church - CB</t>
   </si>