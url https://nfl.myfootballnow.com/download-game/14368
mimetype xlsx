--- v5 (2026-09-13)
+++ v6 (2026-10-29)
@@ -365,51 +365,51 @@
   <si>
     <t>#30 Skeets Quinlan - RB</t>
   </si>
   <si>
     <t>#44 Robert Long - FB</t>
   </si>
   <si>
     <t>#86 Bruce Leung - TE</t>
   </si>
   <si>
     <t>#19 Lance Rentzel - WR</t>
   </si>
   <si>
     <t>#78 Jackie Slater - LT</t>
   </si>
   <si>
     <t>#61 Damien Peterson - LG</t>
   </si>
   <si>
     <t>#67 Rick Valdez - C</t>
   </si>
   <si>
     <t>#60 Dennis Harrah - RG</t>
   </si>
   <si>
-    <t>#63 Leonard Lopez - LT</t>
+    <t>#51 Leonard Lopez - LT</t>
   </si>
   <si>
     <t>#91 John Reynolds - LDE</t>
   </si>
   <si>
     <t>#96 David Rueda - RDE</t>
   </si>
   <si>
     <t>#95 Andrew Groff - DT</t>
   </si>
   <si>
     <t>#64 Abraham Cox - DT</t>
   </si>
   <si>
     <t>#97 Ty Crowe - RDE</t>
   </si>
   <si>
     <t>#45 Craig Thomas - SS</t>
   </si>
   <si>
     <t>#90 Redd Barnes - LDE</t>
   </si>
   <si>
     <t>#97 Roger Dajure - LDE</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>#59 Raul Gordon - RG</t>
   </si>
   <si>
     <t>#63 John Lacasse - RT</t>
   </si>
   <si>
     <t>12:01</t>
   </si>
   <si>
     <t>NYJ 19</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Dime Flat Zone Blitz</t>
   </si>
   <si>
     <t>3-9-NYJ 19 (12:00) 11-Ronald Ruffner pass complete to 24-Tyrone Tucker to NYJ 38 for 19 yards. Tackle by 40-Ron Felder.</t>
   </si>
   <si>
     <t>#19 Breece  Hall - WR</t>
   </si>
   <si>
-    <t>#28 Monte Jackson - CB</t>
+    <t>#33 Monte Jackson - CB</t>
   </si>
   <si>
     <t>11:15</t>
   </si>
   <si>
     <t>NYJ 38</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>1-10-NYJ 38 (11:14) 11-Ronald Ruffner pass incomplete, intended for 81-Stone Rokas. Pressure by 76-Rosy Grier.</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-10-NYJ 38 (11:12) 14-Chuck Enducke ran to NYJ 45 for 7 yards. Tackle by 40-Ron Felder.</t>
   </si>