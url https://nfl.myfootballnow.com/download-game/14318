--- v8 (2026-08-26)
+++ v9 (2026-09-24)
@@ -350,69 +350,69 @@
   <si>
     <t>NYJ 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-NYJ 25 (15:00) 3-Mitchell Christenson pass complete to 81-Stone Rokas to NYJ 32 for 7 yards. Tackle by 98-Paul Clark.</t>
   </si>
   <si>
     <t>#11 Mitchell Christenson - QB</t>
   </si>
   <si>
     <t>#32 Victor Wheatley - RB</t>
   </si>
   <si>
     <t>#44 John Mefford - FB</t>
   </si>
   <si>
     <t>#66 Stone Rokas - LT</t>
   </si>
   <si>
-    <t>#87 Kenneth Ornelas - WR</t>
+    <t>#10 Kenneth Ornelas - WR</t>
   </si>
   <si>
     <t>#19 Breece  Hall - WR</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#52 Donald Garza - LG</t>
   </si>
   <si>
     <t>#51 Thomas Pittman - RT</t>
   </si>
   <si>
     <t>#61 Declan Delaney - LG</t>
   </si>
   <si>
-    <t>#64 Bon Fire - LT</t>
+    <t>#68 Bon Fire - LT</t>
   </si>
   <si>
     <t>#51 Reginald Salas - DT</t>
   </si>
   <si>
     <t>#78 William Hess - DT</t>
   </si>
   <si>
     <t>#99 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#62 David Burt - RDE</t>
   </si>
   <si>
     <t>#50 Daniel Aybar - WLB</t>
   </si>
   <si>
     <t>#99 Ross Nunnally - MLB</t>
   </si>
   <si>
     <t>#90 James King - LDE</t>
   </si>
   <si>
     <t>#39 Clinton Hodge - CB</t>
   </si>
@@ -530,93 +530,93 @@
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>MIN 48</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-MIN 48 (11:32) 3-Mitchell Christenson pass Pass knocked down by 27-Robert Howland. incomplete, intended for 24-Victor Wheatley. Pressure by 77-Patrick Randall.</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>2-10-MIN 48 (11:27) PENALTY - False Start (NYJ 6-Tyrone Tucker)</t>
   </si>
   <si>
-    <t>#87 Donte Smith - WR</t>
+    <t>#85 Donte Smith - WR</t>
   </si>
   <si>
     <t>NYJ 47</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-15-NYJ 47 (11:27) 14-Chuck Enducke ran to MIN 43 for 10 yards. Tackle by 90-James King. MIN 35-Kenneth Eubanks was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:54</t>
   </si>
   <si>
     <t>MIN 43</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>3-5-MIN 43 (10:53) 3-Mitchell Christenson pass Pass knocked down by 57-Dennis Pirkle. incomplete, intended for 7-Kenneth Ornelas.</t>
   </si>
   <si>
     <t>10:49</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-MIN 43 (10:50) 12-Charles Terry punts 35 yards to MIN 8. Fair Catch by 15-Harold Deleon. NYJ 51-Donald Garza was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#6 Charles Terry - P</t>
   </si>
   <si>
     <t>#15 Harold Deleon - RB</t>
   </si>
   <si>
-    <t>#5 Mario Hester - RB</t>
+    <t>#18 Mario Hester - WR</t>
   </si>
   <si>
     <t>#89 Joseph Johnson - LT</t>
   </si>
   <si>
     <t>#11 Walter Rosenberg - WR</t>
   </si>
   <si>
     <t>#49 Patrick Westhoff - RB</t>
   </si>
   <si>
     <t>#80 Roger Nunez - TE</t>
   </si>
   <si>
     <t>#68 James Blair - LT</t>
   </si>
   <si>
     <t>#93 Willis Wong - LDE</t>
   </si>
   <si>
     <t>#92 Esteban Oliver - LDE</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>#2 Douglas Millikan - QB</t>
   </si>
   <si>
     <t>#24 Tom Fisher - RB</t>
   </si>
   <si>
     <t>#85 Joseph Baker - TE</t>
   </si>
   <si>
     <t>#33 Hector Danos - WR</t>
   </si>
   <si>
     <t>#83 Ronald Smith - WR</t>
   </si>
   <si>
     <t>#82 Michael Sanders - WR</t>
   </si>
   <si>
     <t>#59 Denver Cameron - RT</t>
   </si>
   <si>
     <t>#64 Terry Brown - RG</t>
   </si>
   <si>
-    <t>#70 William Cason - C</t>
+    <t>#70 William Cason - LT</t>
   </si>
   <si>
     <t>#55 David Collier - RG</t>
   </si>
   <si>
     <t>#77 Willie Hicks - RT</t>
   </si>
   <si>
     <t>#93 Benjamin Radford - DT</t>
   </si>
   <si>
     <t>#64 Abraham Cox - DT</t>
   </si>
   <si>
     <t>#56 Dutch Doerr - SLB</t>
   </si>
   <si>
     <t>#97 Roger Dajure - LDE</t>
   </si>
   <si>
     <t>#15 Malohi Masiva - CB</t>
   </si>
   <si>
     <t>#45 Larry Dillow - SS</t>
   </si>