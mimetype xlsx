--- v9 (2026-09-24)
+++ v10 (2026-11-02)
@@ -377,57 +377,57 @@
   <si>
     <t>#19 Breece  Hall - WR</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#52 Donald Garza - LG</t>
   </si>
   <si>
     <t>#51 Thomas Pittman - RT</t>
   </si>
   <si>
     <t>#61 Declan Delaney - LG</t>
   </si>
   <si>
     <t>#68 Bon Fire - LT</t>
   </si>
   <si>
     <t>#51 Reginald Salas - DT</t>
   </si>
   <si>
     <t>#78 William Hess - DT</t>
   </si>
   <si>
-    <t>#99 Brandon Weaver - DT</t>
+    <t>#89 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#62 David Burt - RDE</t>
   </si>
   <si>
-    <t>#50 Daniel Aybar - WLB</t>
+    <t>#95 Daniel Aybar - WLB</t>
   </si>
   <si>
     <t>#99 Ross Nunnally - MLB</t>
   </si>
   <si>
     <t>#90 James King - LDE</t>
   </si>
   <si>
     <t>#39 Clinton Hodge - CB</t>
   </si>
   <si>
     <t>#23 Albert Diaz - CB</t>
   </si>
   <si>
     <t>#27 Robert Howland - SS</t>
   </si>
   <si>
     <t>#98 Paul Clark - FS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>NYJ 32</t>
   </si>
@@ -575,51 +575,51 @@
   <si>
     <t>3-5-MIN 43 (10:53) 3-Mitchell Christenson pass Pass knocked down by 57-Dennis Pirkle. incomplete, intended for 7-Kenneth Ornelas.</t>
   </si>
   <si>
     <t>10:49</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-MIN 43 (10:50) 12-Charles Terry punts 35 yards to MIN 8. Fair Catch by 15-Harold Deleon. NYJ 51-Donald Garza was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#6 Charles Terry - P</t>
   </si>
   <si>
     <t>#15 Harold Deleon - RB</t>
   </si>
   <si>
     <t>#18 Mario Hester - WR</t>
   </si>
   <si>
-    <t>#89 Joseph Johnson - LT</t>
+    <t>#51 Joseph Johnson - LT</t>
   </si>
   <si>
     <t>#11 Walter Rosenberg - WR</t>
   </si>
   <si>
     <t>#49 Patrick Westhoff - RB</t>
   </si>
   <si>
     <t>#80 Roger Nunez - TE</t>
   </si>
   <si>
     <t>#68 James Blair - LT</t>
   </si>
   <si>
     <t>#93 Willis Wong - LDE</t>
   </si>
   <si>
     <t>#92 Esteban Oliver - LDE</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
   <si>
     <t>MIN 8</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>#2 Douglas Millikan - QB</t>
   </si>
   <si>
     <t>#24 Tom Fisher - RB</t>
   </si>
   <si>
     <t>#85 Joseph Baker - TE</t>
   </si>
   <si>
     <t>#33 Hector Danos - WR</t>
   </si>
   <si>
     <t>#83 Ronald Smith - WR</t>
   </si>
   <si>
     <t>#82 Michael Sanders - WR</t>
   </si>
   <si>
     <t>#59 Denver Cameron - RT</t>
   </si>
   <si>
     <t>#64 Terry Brown - RG</t>
   </si>
   <si>
-    <t>#70 William Cason - LT</t>
+    <t>#59 William Cason - LT</t>
   </si>
   <si>
     <t>#55 David Collier - RG</t>
   </si>
   <si>
     <t>#77 Willie Hicks - RT</t>
   </si>
   <si>
     <t>#93 Benjamin Radford - DT</t>
   </si>
   <si>
     <t>#64 Abraham Cox - DT</t>
   </si>
   <si>
     <t>#56 Dutch Doerr - SLB</t>
   </si>
   <si>
     <t>#97 Roger Dajure - LDE</t>
   </si>
   <si>
     <t>#15 Malohi Masiva - CB</t>
   </si>
   <si>
     <t>#45 Larry Dillow - SS</t>
   </si>