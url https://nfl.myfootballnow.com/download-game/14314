--- v3 (2026-07-26)
+++ v4 (2026-09-21)
@@ -320,123 +320,123 @@
   <si>
     <t>#23 Jeff Kennedy - SS</t>
   </si>
   <si>
     <t>#39 Jeffery Weber - CB</t>
   </si>
   <si>
     <t>#35 Daniel Johnson - RB</t>
   </si>
   <si>
     <t>#72 John Pena - LT</t>
   </si>
   <si>
     <t>#44 Roger Martinez - FB</t>
   </si>
   <si>
     <t>#22 Ronald Neilsen - FB</t>
   </si>
   <si>
     <t>#53 Rickie Miles - SS</t>
   </si>
   <si>
     <t>#59 Brandon Clinton - MLB</t>
   </si>
   <si>
-    <t>#16 Justin Haas - K</t>
+    <t>#6 Justin Haas - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 33-Wayne Engen ran to DET 30 for 5 yards. Tackle by 60-Michael Pass.</t>
   </si>
   <si>
     <t>#16 Steven Gorman - QB</t>
   </si>
   <si>
     <t>#33 Wayne Engen - RB</t>
   </si>
   <si>
     <t>#30 Samuel Kearney - RB</t>
   </si>
   <si>
     <t>#84 Joseph Barber - WR</t>
   </si>
   <si>
     <t>#85 Miguel Yamamoto - WR</t>
   </si>
   <si>
     <t>#83 Kenneth Smith - RB</t>
   </si>
   <si>
     <t>#63 Lester Stephens - LT</t>
   </si>
   <si>
-    <t>#74 Jason Kleinman - RG</t>
+    <t>#74 Jason Kleinman - LG</t>
   </si>
   <si>
     <t>#56 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#52 Harold McDonald - RT</t>
   </si>
   <si>
     <t>#66 Jimmy Richards - RDE</t>
   </si>
   <si>
     <t>#90 Marcus Frisina - DT</t>
   </si>
   <si>
     <t>#9 Walter Collins - DT</t>
   </si>
   <si>
     <t>#91 Bradley Kay - RDE</t>
   </si>
   <si>
     <t>#50 Danny Anderson - MLB</t>
   </si>
   <si>
     <t>#90 John Mackie - WLB</t>
   </si>
   <si>
-    <t>#59 Michael Pass - WLB</t>
+    <t>#59 Michael Pass - SLB</t>
   </si>
   <si>
     <t>#24 Bob Beck - CB</t>
   </si>
   <si>
-    <t>#28 Alonzo Martinez - CB</t>
+    <t>#20 Alonzo Martinez - CB</t>
   </si>
   <si>
     <t>#9 Gerald Bass - SS</t>
   </si>
   <si>
     <t>#34 Abraham Kozak - CB</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>DET 30</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-5-DET 30 (14:21) 35-Daniel Johnson ran to DET 32 for 2 yards. Tackle by 60-Michael Pass.</t>
   </si>
   <si>
     <t>#70 Timothy Robertson - RT</t>
   </si>
@@ -452,51 +452,51 @@
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>3-3-DET 32 (13:42) 33-Wayne Engen ran to DET 33 for 1 yards. Tackle by 60-Michael Pass. 30-Samuel Kearney was caught flat-footed on this play. GBY 60-Michael Pass was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>DET 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-DET 33 (12:58) 5-Christopher Boyd punts 44 yards to GBY 23. Fair Catch by 15-Jose Brown.</t>
   </si>
   <si>
     <t>#5 Christopher Boyd - P</t>
   </si>
   <si>
-    <t>#17 Jose Brown - WR</t>
+    <t>#94 Jose Brown - WR</t>
   </si>
   <si>
     <t>#43 William Myles - RB</t>
   </si>
   <si>
     <t>#45 Gregory Zarate - RB</t>
   </si>
   <si>
     <t>#89 Daniel Sheperd - WR</t>
   </si>
   <si>
     <t>#20 Samuel Moon - RB</t>
   </si>
   <si>
     <t>#11 Paul Dye - FS</t>
   </si>
   <si>
     <t>#68 Edward Chandler - LG</t>
   </si>
   <si>
     <t>#71 David Morgan - DT</t>
   </si>
   <si>
     <t>#50 John Johnson - RDE</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>#57 Joe Covington - MLB</t>
   </si>
   <si>
     <t>#21 David Vangundy - CB</t>
   </si>
   <si>
     <t>#47 Kenneth Boyd - FS</t>
   </si>
   <si>
     <t>11:06</t>
   </si>
   <si>
     <t>GBY 46</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-GBY 46 (11:05) 2-Jason Romero pass complete to 85-John Russell to DET 47 for 7 yards. Tackle by 23-Jeff Kennedy. 74-Luis Marino was completely beat on that play.</t>
   </si>
   <si>
-    <t>#93 Daniel Wilson - RDE</t>
+    <t>#98 Daniel Wilson - RDE</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
     <t>DET 47</t>
   </si>
   <si>
     <t>I Formation Power HB Draw</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>2-3-DET 47 (10:29) 40-William Myles ran to DET 46 for 1 yards. Tackle by 99-Douglas Woodall.</t>
   </si>
   <si>
     <t>#53 Jeff Owens - LDE</t>
   </si>
   <si>
     <t>9:56</t>
   </si>
   <si>
     <t>DET 46</t>
   </si>