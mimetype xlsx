--- v4 (2026-09-21)
+++ v5 (2026-11-05)
@@ -347,66 +347,66 @@
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 33-Wayne Engen ran to DET 30 for 5 yards. Tackle by 60-Michael Pass.</t>
   </si>
   <si>
     <t>#16 Steven Gorman - QB</t>
   </si>
   <si>
     <t>#33 Wayne Engen - RB</t>
   </si>
   <si>
     <t>#30 Samuel Kearney - RB</t>
   </si>
   <si>
-    <t>#84 Joseph Barber - WR</t>
+    <t>#89 Joseph Barber - WR</t>
   </si>
   <si>
     <t>#85 Miguel Yamamoto - WR</t>
   </si>
   <si>
     <t>#83 Kenneth Smith - RB</t>
   </si>
   <si>
     <t>#63 Lester Stephens - LT</t>
   </si>
   <si>
     <t>#74 Jason Kleinman - LG</t>
   </si>
   <si>
-    <t>#56 Jesse Prout - LG</t>
+    <t>#69 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#52 Harold McDonald - RT</t>
   </si>
   <si>
     <t>#66 Jimmy Richards - RDE</t>
   </si>
   <si>
     <t>#90 Marcus Frisina - DT</t>
   </si>
   <si>
     <t>#9 Walter Collins - DT</t>
   </si>
   <si>
     <t>#91 Bradley Kay - RDE</t>
   </si>
   <si>
     <t>#50 Danny Anderson - MLB</t>
   </si>
   <si>
     <t>#90 John Mackie - WLB</t>
   </si>
   <si>
     <t>#59 Michael Pass - SLB</t>
   </si>
@@ -503,117 +503,117 @@
   <si>
     <t>#98 Marcus Scales - DT</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>GBY 23</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-GBY 23 (12:51) 27-Jorge Cosey ran to GBY 31 for 8 yards. Tackle by 48-Sheldon Russell.</t>
   </si>
   <si>
     <t>#2 Jason Romero - QB</t>
   </si>
   <si>
     <t>#27 Jorge Cosey - RB</t>
   </si>
   <si>
-    <t>#35 Jeff Weaver - TE</t>
-[...2 lines deleted...]
-    <t>#43 Chris Dawkins - TE</t>
+    <t>#85 Jeff Weaver - TE</t>
+  </si>
+  <si>
+    <t>#83 Chris Dawkins - TE</t>
   </si>
   <si>
     <t>#85 John Russell - WR</t>
   </si>
   <si>
     <t>#8 Luis Marino - LG</t>
   </si>
   <si>
     <t>#70 Fred Daniels - RG</t>
   </si>
   <si>
     <t>#70 Angelo Ingram - C</t>
   </si>
   <si>
     <t>#77 Todd Phillips - RT</t>
   </si>
   <si>
     <t>#69 Matthew Hill - RT</t>
   </si>
   <si>
     <t>#90 Patrick Snider - LDE</t>
   </si>
   <si>
     <t>#96 Coy Foster - DT</t>
   </si>
   <si>
     <t>#56 Leo Muse - DT</t>
   </si>
   <si>
-    <t>#91 Perry Richardson - RDE</t>
+    <t>#99 Perry Richardson - LDE</t>
   </si>
   <si>
     <t>#53 William Seymour - WLB</t>
   </si>
   <si>
     <t>#56 Vincent Sample - SLB</t>
   </si>
   <si>
     <t>#54 Steven Williams - WLB</t>
   </si>
   <si>
-    <t>#30 Dale Martin - CB</t>
+    <t>#43 Dale Martin - CB</t>
   </si>
   <si>
     <t>#46 Mark Anderson - CB</t>
   </si>
   <si>
     <t>#48 Sheldon Russell - FS</t>
   </si>
   <si>
     <t>12:16</t>
   </si>
   <si>
     <t>GBY 31</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>2-2-GBY 31 (12:15) 40-William Myles ran to GBY 35 for 4 yards. Tackle by 54-Steven Williams.</t>
   </si>
   <si>
-    <t>#47 Raymond Sanders - TE</t>
+    <t>#86 Raymond Sanders - TE</t>
   </si>
   <si>
     <t>#68 Arthur Hull - LG</t>
   </si>
   <si>
     <t>#67 Douglas Woodall - DT</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-GBY 35 (11:42) 2-Jason Romero pass complete to 15-Jose Brown to GBY 46 for 11 yards. Tackle by 47-Kenneth Boyd.</t>
   </si>
   <si>
     <t>#14 Kenneth Langlois - WR</t>
   </si>
   <si>
     <t>#57 Joe Covington - MLB</t>
   </si>
@@ -725,51 +725,51 @@
   <si>
     <t>DET 35</t>
   </si>
   <si>
     <t>1-10-DET 35 (7:54) 35-Daniel Johnson ran to DET 45 for 9 yards. Tackle by 54-Danny Anderson.</t>
   </si>
   <si>
     <t>#51 Frank Grasty - SLB</t>
   </si>
   <si>
     <t>7:08</t>
   </si>
   <si>
     <t>DET 45</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-1-DET 45 (7:07) 2-Steven Gorman pass Pass knocked down by 90-John Mackie. incomplete, intended for 82-Michael Willard.</t>
   </si>
   <si>
-    <t>#80 Michael Willard - TE</t>
+    <t>#81 Michael Willard - TE</t>
   </si>
   <si>
     <t>7:03</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>3-1-DET 45 (7:04) 30-Samuel Kearney ran to DET 42 for -3 yards. Tackle by 96-Bradley Kay.</t>
   </si>
   <si>
     <t>6:23</t>
   </si>
   <si>
     <t>DET 42</t>
   </si>
   <si>
     <t>4-4-DET 42 (6:22) 5-Christopher Boyd punts 64 yards to GBY -6.4-4-DET 42 (6:22) 5-Christopher Boyd punts 64 yards to GBY -6. Touchback.</t>
   </si>
   <si>
     <t>6:13</t>
   </si>
   <si>
     <t>GBY 20</t>
   </si>
@@ -809,51 +809,51 @@
   <si>
     <t>3-6-GBY 30 (5:34) 2-Jason Romero pass complete to 15-Jose Brown to GBY 38 for 8 yards. Tackle by 48-Sheldon Russell. GBY 40-William Myles was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:56</t>
   </si>
   <si>
     <t>GBY 38</t>
   </si>
   <si>
     <t>I Formation 3WR Backfield Flats</t>
   </si>
   <si>
     <t>1-10-GBY 38 (4:55) 2-Jason Romero pass complete to 35-Jeff Weaver to DET 34 for 28 yards.</t>
   </si>
   <si>
     <t>#12 Charles Voorhies - WR</t>
   </si>
   <si>
     <t>4:06</t>
   </si>
   <si>
     <t>1-10-DET 34 (4:05) 2-Jason Romero ran to DET 22 for 12 yards. 2-Jason Romero slides to avoid being hit.</t>
   </si>
   <si>
-    <t>#78 Thomas Parke - DT</t>
+    <t>#96 Thomas Parke - DT</t>
   </si>
   <si>
     <t>3:24</t>
   </si>
   <si>
     <t>DET 22</t>
   </si>
   <si>
     <t>1-10-DET 22 (3:23) 2-Jason Romero pass complete to 14-Charles Voorhies to DET 15 for 7 yards. Tackle by 24-Dale Martin.</t>
   </si>
   <si>
     <t>#55 Juan Steele - WLB</t>
   </si>
   <si>
     <t>2:40</t>
   </si>
   <si>
     <t>DET 15</t>
   </si>
   <si>
     <t>2-3-DET 15 (2:39) 27-Jorge Cosey ran to DET 14 for 1 yards. Tackle by 56-Vincent Sample.</t>
   </si>
   <si>
     <t>1:58</t>
   </si>