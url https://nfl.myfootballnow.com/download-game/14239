--- v3 (2026-07-26)
+++ v4 (2026-09-21)
@@ -359,75 +359,75 @@
   <si>
     <t>1-10-GBY 25 (15:00) 40-William Myles ran to GBY 29 for 4 yards. Tackle by 56-Joey Guzman. LAR 76-Rosy Grier was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#2 Jason Romero - QB</t>
   </si>
   <si>
     <t>#14 Kenneth Langlois - WR</t>
   </si>
   <si>
     <t>#85 John Russell - WR</t>
   </si>
   <si>
     <t>#70 Fred Daniels - RG</t>
   </si>
   <si>
     <t>#77 Todd Phillips - RT</t>
   </si>
   <si>
     <t>#76 Rosy Grier - RDE</t>
   </si>
   <si>
     <t>#79 Norman Williams - DT</t>
   </si>
   <si>
-    <t>#90 Leroy Sheppard - DT</t>
+    <t>#76 Leroy Sheppard - DT</t>
   </si>
   <si>
     <t>#85 Lamar Lundy - WLB</t>
   </si>
   <si>
-    <t>#52 Brandon Steger - SLB</t>
+    <t>#99 Brandon Steger - SLB</t>
   </si>
   <si>
     <t>#90 Joey Guzman - MLB</t>
   </si>
   <si>
-    <t>#58 Isaiah Robertson - MLB</t>
+    <t>#51 Isaiah Robertson - MLB</t>
   </si>
   <si>
     <t>#48 Andrew Appling - CB</t>
   </si>
   <si>
     <t>#23 Leslie Baumann - CB</t>
   </si>
   <si>
     <t>#43 Neal Parker - FS</t>
   </si>
   <si>
-    <t>#40 Ron Felder - CB</t>
+    <t>#36 Ron Felder - CB</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>GBY 29</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-6-GBY 29 (14:21) 2-Jason Romero pass complete to 43-Chris Dawkins to GBY 40 for 11 yards. Tackle by 40-Ron Felder.</t>
   </si>
   <si>
     <t>#64 Joseph Cramer - LG</t>
   </si>
   <si>
     <t>#59 Leslie O'Neal - LDE</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
@@ -542,69 +542,69 @@
   <si>
     <t>LAR 10</t>
   </si>
   <si>
     <t>1-10-LAR 10 (9:51) 2-Jason Romero pass complete to 84-Daniel Sheperd for 10 yards. TOUCHDOWN! GBY 6 LAR 0</t>
   </si>
   <si>
     <t>9:47</t>
   </si>
   <si>
     <t>LAR 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:48) Extra point GOOD by 16-Justin Haas. GBY 77-Todd Phillips was injured on the play. He looks like he should be able to return. GBY 7 LAR 0</t>
   </si>
   <si>
     <t>#17 John Jacobson - P</t>
   </si>
   <si>
-    <t>#16 Justin Haas - K</t>
+    <t>#6 Justin Haas - K</t>
   </si>
   <si>
     <t>#52 David Baker - RT</t>
   </si>
   <si>
     <t>#50 John Johnson - RDE</t>
   </si>
   <si>
     <t>#91 Roy Simon - LDE</t>
   </si>
   <si>
-    <t>#59 Willard Jimenez - SLB</t>
+    <t>#43 Willard Jimenez - SLB</t>
   </si>
   <si>
     <t>#39 Elwood Brown - CB</t>
   </si>
   <si>
-    <t>#66 Myron Pottios - WLB</t>
+    <t>#55 Myron Pottios - WLB</t>
   </si>
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>(9:48) 16-Justin Haas kicks 74 yards from GBY 35 to LAR -9. Touchback.</t>
   </si>
   <si>
     <t>#46 Philip Lam - WR</t>
   </si>
   <si>
     <t>#49 Calvin Ivey - FS</t>
   </si>
   <si>
     <t>LAR 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-LAR 25 (9:48) 33-John  Cappelletti ran to LAR 29 for 4 yards. Tackle by 60-Michael Pass.</t>
   </si>
@@ -638,57 +638,57 @@
   <si>
     <t>#60 Dennis Harrah - RG</t>
   </si>
   <si>
     <t>#67 Rick Valdez - C</t>
   </si>
   <si>
     <t>#66 Jimmy Richards - RDE</t>
   </si>
   <si>
     <t>#46 Anthony Murphy - DT</t>
   </si>
   <si>
     <t>#79 James Church - DT</t>
   </si>
   <si>
     <t>#9 Walter Collins - DT</t>
   </si>
   <si>
     <t>#90 John Mackie - WLB</t>
   </si>
   <si>
     <t>#50 Danny Anderson - MLB</t>
   </si>
   <si>
-    <t>#59 Michael Pass - WLB</t>
+    <t>#59 Michael Pass - SLB</t>
   </si>
   <si>
     <t>#24 Bob Beck - CB</t>
   </si>
   <si>
-    <t>#28 Alonzo Martinez - CB</t>
+    <t>#20 Alonzo Martinez - CB</t>
   </si>
   <si>
     <t>#34 Abraham Kozak - CB</t>
   </si>
   <si>
     <t>#9 Gerald Bass - SS</t>
   </si>
   <si>
     <t>9:05</t>
   </si>
   <si>
     <t>LAR 29</t>
   </si>
   <si>
     <t>Split Backs Normal Weak Pitch Sweep</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-6-LAR 29 (9:04) 33-John  Cappelletti ran to LAR 32 for 4 yards. Tackle by 34-Abraham Kozak.</t>
   </si>
   <si>
     <t>#89 Johnny Mundt - TE</t>
   </si>
@@ -1286,51 +1286,51 @@
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 16-Justin Haas kicks 74 yards from GBY 35 to LAR -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-LAR 25 (15:00) 33-John  Cappelletti ran to LAR 33 for 8 yards. Tackle by 54-Danny Anderson.</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>LAR 33</t>
   </si>
   <si>
     <t>2-2-LAR 33 (14:19) 34-Melvin Stewart ran to LAR 36 for 2 yards. Tackle by 90-John Mackie.</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>1-10-LAR 36 (13:40) 10-Roman Gabriel pass Pass knocked down by 60-Michael Pass. incomplete, intended for 82-Victor Boggs.</t>
   </si>
   <si>
-    <t>#21 Frank Anderson - RB</t>
+    <t>#30 Frank Anderson - RB</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>2-10-LAR 36 (13:36) 10-Roman Gabriel pass complete to 34-Melvin Stewart to LAR 35 for -1 yards. Tackle by 34-Abraham Kozak.</t>
   </si>
   <si>
     <t>#30 Frank Myers - SS</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>3-11-LAR 35 (12:52) 10-Roman Gabriel ran to LAR 49 for 14 yards. Tackle by 95-Walter Collins.</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>1-10-LAR 49 (12:07) 10-Roman Gabriel pass complete to 88-Lance Rentzel to GBY 47 for 4 yards. Tackle by 24-Bob Beck.</t>
   </si>
   <si>
     <t>11:22</t>
   </si>