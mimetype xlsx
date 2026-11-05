--- v4 (2026-09-21)
+++ v5 (2026-11-05)
@@ -290,63 +290,63 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>GBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>LAR</t>
   </si>
   <si>
     <t>LAR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Chester McGuire kicks 71 yards from LAR 35 to GBY -6. Touchback.</t>
   </si>
   <si>
     <t>#45 Gregory Zarate - RB</t>
   </si>
   <si>
-    <t>#35 Jeff Weaver - TE</t>
+    <t>#85 Jeff Weaver - TE</t>
   </si>
   <si>
     <t>#69 Matthew Hill - RT</t>
   </si>
   <si>
     <t>#12 Charles Voorhies - WR</t>
   </si>
   <si>
     <t>#70 Angelo Ingram - C</t>
   </si>
   <si>
-    <t>#43 Chris Dawkins - TE</t>
+    <t>#83 Chris Dawkins - TE</t>
   </si>
   <si>
     <t>#8 Luis Marino - LG</t>
   </si>
   <si>
     <t>#20 Samuel Moon - RB</t>
   </si>
   <si>
     <t>#89 Daniel Sheperd - WR</t>
   </si>
   <si>
     <t>#43 William Myles - RB</t>
   </si>
   <si>
     <t>#60 Drew Umana - LG</t>
   </si>
   <si>
     <t>#5 Chester McGuire - K</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>GBY 25</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>LAR 24</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>1-10-LAR 24 (11:17) 2-Jason Romero pass complete to 43-Chris Dawkins to LAR 17 for 8 yards. Tackle by 43-Neal Parker.</t>
   </si>
   <si>
     <t>10:39</t>
   </si>
   <si>
     <t>LAR 17</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-2-LAR 17 (10:38) 40-William Myles ran to LAR 20 for -3 yards. Tackle by 47-David Sutherland.</t>
   </si>
   <si>
-    <t>#47 Raymond Sanders - TE</t>
+    <t>#86 Raymond Sanders - TE</t>
   </si>
   <si>
     <t>9:57</t>
   </si>
   <si>
     <t>LAR 20</t>
   </si>
   <si>
     <t>3-6-LAR 20 (9:56) 2-Jason Romero pass Pass knocked down by 48-Andrew Appling. incomplete, intended for 26-Kenneth Langlois. Pressure by 90-Leroy Sheppard. GBY 35-Jeff Weaver was injured on the play. He looks like he should be able to return. PENALTY - Pass Interference (LAR 48-Andrew Appling)</t>
   </si>
   <si>
     <t>9:50</t>
   </si>
   <si>
     <t>LAR 10</t>
   </si>
   <si>
     <t>1-10-LAR 10 (9:51) 2-Jason Romero pass complete to 84-Daniel Sheperd for 10 yards. TOUCHDOWN! GBY 6 LAR 0</t>
   </si>
   <si>
     <t>9:47</t>
   </si>
   <si>
     <t>LAR 15</t>
   </si>
@@ -938,51 +938,51 @@
   <si>
     <t>2-5-LAR 5 (13:38) 27-Jorge Cosey ran for 5 yards. TOUCHDOWN! GBY 13 LAR 0</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>(13:36) Extra point GOOD by 16-Justin Haas. GBY 14 LAR 0</t>
   </si>
   <si>
     <t>(13:36) 16-Justin Haas kicks 73 yards from GBY 35 to LAR -8. Touchback.</t>
   </si>
   <si>
     <t>1-10-LAR 25 (13:36) 33-John  Cappelletti ran to LAR 41 for 16 yards. Tackle by 54-Danny Anderson.</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>LAR 41</t>
   </si>
   <si>
     <t>1-10-LAR 41 (12:51) 34-Melvin Stewart ran to LAR 44 for 3 yards. Tackle by 10-Gerald Bass.</t>
   </si>
   <si>
-    <t>#53 Joseph Gresham - SLB</t>
+    <t>#56 Joseph Gresham - SLB</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-7-LAR 44 (12:13) 34-Melvin Stewart ran to LAR 48 for 4 yards. Tackle by 54-Danny Anderson.</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>3-3-LAR 48 (11:30) 34-Melvin Stewart ran to GBY 47 for 5 yards. Tackle by 54-Danny Anderson.</t>
   </si>
   <si>
     <t>10:54</t>
   </si>