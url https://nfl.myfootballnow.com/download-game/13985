--- v9 (2026-08-26)
+++ v10 (2026-09-24)
@@ -503,105 +503,105 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-NYJ 44 (13:01) 17-Bradley Smith punts 41 yards to NYJ 3.</t>
   </si>
   <si>
     <t>#17 Bradley Smith - P</t>
   </si>
   <si>
     <t>#80 Bradley Carlson - WR</t>
   </si>
   <si>
     <t>#65 Richard Contreras - MLB</t>
   </si>
   <si>
     <t>#56 Dutch Doerr - SLB</t>
   </si>
   <si>
     <t>#44 Johnnie Deane - CB</t>
   </si>
   <si>
-    <t>#70 William Cason - C</t>
+    <t>#70 William Cason - LT</t>
   </si>
   <si>
     <t>#78 Frank Scott - LDE</t>
   </si>
   <si>
     <t>#93 Corey Chavez - RDE</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>NYJ 3</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>1-10-NYJ 3 (12:53) 3-Mitchell Christenson pass complete to 81-Stone Rokas to NYJ 26 for 22 yards. Tackle by 78-Darrell Holman.</t>
   </si>
   <si>
     <t>#11 Mitchell Christenson - QB</t>
   </si>
   <si>
     <t>#30 Jamie Matlock - RB</t>
   </si>
   <si>
     <t>#44 John Mefford - FB</t>
   </si>
   <si>
     <t>#66 Stone Rokas - LT</t>
   </si>
   <si>
-    <t>#87 Kenneth Ornelas - WR</t>
+    <t>#10 Kenneth Ornelas - WR</t>
   </si>
   <si>
     <t>#19 Breece  Hall - WR</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#61 John Hawkins - LG</t>
   </si>
   <si>
     <t>#52 Donald Garza - LG</t>
   </si>
   <si>
     <t>#61 Declan Delaney - LG</t>
   </si>
   <si>
-    <t>#64 Bon Fire - LT</t>
+    <t>#68 Bon Fire - LT</t>
   </si>
   <si>
     <t>#77 Patrick Randall - LDE</t>
   </si>
   <si>
     <t>#99 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#91 James Rosado - RDE</t>
   </si>
   <si>
     <t>#78 Darrell Holman - RDE</t>
   </si>
   <si>
     <t>#35 Kenneth Eubanks - WLB</t>
   </si>
   <si>
     <t>#50 Daniel Aybar - WLB</t>
   </si>
   <si>
     <t>#98 Paul Clark - FS</t>
   </si>
   <si>
     <t>#39 Clinton Hodge - CB</t>
   </si>
@@ -653,51 +653,51 @@
   <si>
     <t>#24 Jesse Fortenberry - CB</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>NYJ 33</t>
   </si>
   <si>
     <t>Quarter Normal CB5 Blitz</t>
   </si>
   <si>
     <t>3-3-NYJ 33 (11:19) 3-Mitchell Christenson pass complete to 88-Stanley Allen to NYJ 38 for 5 yards. Tackle by 39-Clinton Hodge. PENALTY - Holding (NYJ 71-John Hawkins)</t>
   </si>
   <si>
     <t>#32 Victor Wheatley - RB</t>
   </si>
   <si>
     <t>#94 Derek Rossetti - LDE</t>
   </si>
   <si>
     <t>#93 Willis Wong - LDE</t>
   </si>
   <si>
-    <t>#28 Billy Hickerson - FS</t>
+    <t>#40 Billy Hickerson - FS</t>
   </si>
   <si>
     <t>#26 Dennis Pirkle - CB</t>
   </si>
   <si>
     <t>11:15</t>
   </si>
   <si>
     <t>NYJ 23</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>3-13-NYJ 23 (11:16) 3-Mitchell Christenson sacked at NYJ 14 for -9 yards (77-Patrick Randall). Sack allowed by 64-Bon Fire. 64-Bon Fire completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>#24 Van Tovenaar - RB</t>
   </si>
   <si>
     <t>#28 Claude Gross - CB</t>
   </si>