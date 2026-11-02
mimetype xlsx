--- v10 (2026-09-24)
+++ v11 (2026-11-02)
@@ -362,51 +362,51 @@
   <si>
     <t>#2 Douglas Millikan - QB</t>
   </si>
   <si>
     <t>#24 Tom Fisher - RB</t>
   </si>
   <si>
     <t>#33 Hector Danos - WR</t>
   </si>
   <si>
     <t>#82 Michael Sanders - WR</t>
   </si>
   <si>
     <t>#77 Willie Hicks - RT</t>
   </si>
   <si>
     <t>#65 James Jordan - RG</t>
   </si>
   <si>
     <t>#70 Peter Richardson - LT</t>
   </si>
   <si>
     <t>#55 David Collier - RG</t>
   </si>
   <si>
-    <t>#89 Joseph Johnson - LT</t>
+    <t>#51 Joseph Johnson - LT</t>
   </si>
   <si>
     <t>#91 John Reynolds - LDE</t>
   </si>
   <si>
     <t>#64 Abraham Cox - DT</t>
   </si>
   <si>
     <t>#96 Brandon Ramirez - DT</t>
   </si>
   <si>
     <t>#96 Miguel Scherrer - LDE</t>
   </si>
   <si>
     <t>#57 Jeremy Burton - SLB</t>
   </si>
   <si>
     <t>#90 Redd Barnes - LDE</t>
   </si>
   <si>
     <t>#97 Roger Dajure - LDE</t>
   </si>
   <si>
     <t>#27 Atrak Nekatu - CB</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-NYJ 44 (13:01) 17-Bradley Smith punts 41 yards to NYJ 3.</t>
   </si>
   <si>
     <t>#17 Bradley Smith - P</t>
   </si>
   <si>
     <t>#80 Bradley Carlson - WR</t>
   </si>
   <si>
     <t>#65 Richard Contreras - MLB</t>
   </si>
   <si>
     <t>#56 Dutch Doerr - SLB</t>
   </si>
   <si>
     <t>#44 Johnnie Deane - CB</t>
   </si>
   <si>
-    <t>#70 William Cason - LT</t>
+    <t>#59 William Cason - LT</t>
   </si>
   <si>
     <t>#78 Frank Scott - LDE</t>
   </si>
   <si>
     <t>#93 Corey Chavez - RDE</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>NYJ 3</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>1-10-NYJ 3 (12:53) 3-Mitchell Christenson pass complete to 81-Stone Rokas to NYJ 26 for 22 yards. Tackle by 78-Darrell Holman.</t>
   </si>
   <si>
     <t>#11 Mitchell Christenson - QB</t>
   </si>
@@ -563,63 +563,63 @@
   <si>
     <t>#10 Kenneth Ornelas - WR</t>
   </si>
   <si>
     <t>#19 Breece  Hall - WR</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#61 John Hawkins - LG</t>
   </si>
   <si>
     <t>#52 Donald Garza - LG</t>
   </si>
   <si>
     <t>#61 Declan Delaney - LG</t>
   </si>
   <si>
     <t>#68 Bon Fire - LT</t>
   </si>
   <si>
     <t>#77 Patrick Randall - LDE</t>
   </si>
   <si>
-    <t>#99 Brandon Weaver - DT</t>
+    <t>#89 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#91 James Rosado - RDE</t>
   </si>
   <si>
     <t>#78 Darrell Holman - RDE</t>
   </si>
   <si>
     <t>#35 Kenneth Eubanks - WLB</t>
   </si>
   <si>
-    <t>#50 Daniel Aybar - WLB</t>
+    <t>#95 Daniel Aybar - WLB</t>
   </si>
   <si>
     <t>#98 Paul Clark - FS</t>
   </si>
   <si>
     <t>#39 Clinton Hodge - CB</t>
   </si>
   <si>
     <t>#27 Robert Howland - SS</t>
   </si>
   <si>
     <t>#23 Albert Diaz - CB</t>
   </si>
   <si>
     <t>#20 Fernando Asay - CB</t>
   </si>
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>NYJ 26</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>