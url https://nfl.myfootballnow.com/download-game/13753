--- v6 (2026-09-13)
+++ v7 (2026-10-29)
@@ -344,51 +344,51 @@
   <si>
     <t>#3 Charles Davis - K</t>
   </si>
   <si>
     <t>MIA</t>
   </si>
   <si>
     <t>14:46</t>
   </si>
   <si>
     <t>NYJ 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(14:47) Extra point GOOD by 3-William Spurlock. NYJ 0 MIA 7</t>
   </si>
   <si>
     <t>#9 Richard Taylor - QB</t>
   </si>
   <si>
-    <t>#75 Jack Steen - C</t>
+    <t>#63 Jack Steen - RG</t>
   </si>
   <si>
     <t>#3 William Spurlock - K</t>
   </si>
   <si>
     <t>#84 Thomas Howell - TE</t>
   </si>
   <si>
     <t>#65 Nick Coleman - LG</t>
   </si>
   <si>
     <t>#82 Frank Henry - TE</t>
   </si>
   <si>
     <t>#80 George Hurley - TE</t>
   </si>
   <si>
     <t>#59 Robert Joy - RG</t>
   </si>
   <si>
     <t>#76 Kyle Cook - LT</t>
   </si>
   <si>
     <t>#60 Gregory Hines - RG</t>
   </si>
@@ -458,96 +458,96 @@
   <si>
     <t>#57 Jeremy Burton - SLB</t>
   </si>
   <si>
     <t>#96 Miguel Scherrer - LDE</t>
   </si>
   <si>
     <t>14:42</t>
   </si>
   <si>
     <t>NYJ 19</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-NYJ 19 (14:43) 3-Mitchell Christenson pass complete to 80-Bradley Carlson to NYJ 22 for 2 yards. Tackle by 22-William Williams.</t>
   </si>
   <si>
     <t>#11 Mitchell Christenson - QB</t>
   </si>
   <si>
-    <t>#27 Donald Andarungi - FB</t>
+    <t>#44 Donald Andarungi - FB</t>
   </si>
   <si>
     <t>#44 John Mefford - FB</t>
   </si>
   <si>
     <t>#66 Stone Rokas - LT</t>
   </si>
   <si>
     <t>#80 Bradley Carlson - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Ornelas - WR</t>
   </si>
   <si>
     <t>#61 Terry Garcia - LG</t>
   </si>
   <si>
     <t>#52 Donald Garza - LG</t>
   </si>
   <si>
     <t>#66 Mark Strayhorn - C</t>
   </si>
   <si>
     <t>#61 Declan Delaney - LG</t>
   </si>
   <si>
     <t>#68 Bon Fire - LT</t>
   </si>
   <si>
     <t>#90 Carl Wallen - DT</t>
   </si>
   <si>
     <t>#98 James Phillips - DT</t>
   </si>
   <si>
     <t>#97 Roy Quigley - RDE</t>
   </si>
   <si>
     <t>#99 Matthew Johnson - RDE</t>
   </si>
   <si>
     <t>#52 Dennis Shaw - SLB</t>
   </si>
   <si>
-    <t>#94 Craig Halton - RDE</t>
+    <t>#94 Craig Halton - DT</t>
   </si>
   <si>
     <t>#22 William Williams - CB</t>
   </si>
   <si>
     <t>#45 Robert Carrillo - FS</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>NYJ 22</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>2-8-NYJ 22 (13:59) 4-Van Tovenaar ran to NYJ 23 for 1 yards. Tackle by 49-Christopher Musial.</t>
   </si>
   <si>
     <t>#18 Benjamin Johnson - RB</t>
   </si>