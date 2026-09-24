--- v9 (2026-08-26)
+++ v10 (2026-09-24)
@@ -344,135 +344,135 @@
   <si>
     <t>#3 Leland Seeley - K</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>GBY 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-GBY 25 (15:00) 40-William Myles ran to GBY 24 for -1 yards. Tackle by 48-Kenneth Rowe.</t>
   </si>
   <si>
     <t>#2 Jason Romero - QB</t>
   </si>
   <si>
     <t>#43 William Myles - RB</t>
   </si>
   <si>
-    <t>#47 Raymond Sanders - TE</t>
+    <t>#86 Raymond Sanders - TE</t>
   </si>
   <si>
     <t>#44 Scott Cude - FB</t>
   </si>
   <si>
     <t>#94 Jose Brown - WR</t>
   </si>
   <si>
     <t>#85 John Russell - WR</t>
   </si>
   <si>
     <t>#77 Todd Phillips - RT</t>
   </si>
   <si>
     <t>#70 Fred Daniels - RG</t>
   </si>
   <si>
     <t>#70 Angelo Ingram - C</t>
   </si>
   <si>
     <t>#77 Gene Lopez - LG</t>
   </si>
   <si>
     <t>#8 Luis Marino - LG</t>
   </si>
   <si>
     <t>#95 Fredrick Combest - LDE</t>
   </si>
   <si>
     <t>#76 Charles Sutherland - DT</t>
   </si>
   <si>
     <t>#91 Ricky Harris - DT</t>
   </si>
   <si>
     <t>#77 Rocky Balboa - LDE</t>
   </si>
   <si>
     <t>#44 Robert Martinez - SLB</t>
   </si>
   <si>
-    <t>#55 Cyril Apel - MLB</t>
+    <t>#51 Cyril Apel - MLB</t>
   </si>
   <si>
     <t>#48 Kenneth Rowe - MLB</t>
   </si>
   <si>
     <t>#39 John Marshall - CB</t>
   </si>
   <si>
     <t>#21 Francisco Horne - CB</t>
   </si>
   <si>
     <t>#8 Charlie Jose - FS</t>
   </si>
   <si>
     <t>#37 Kent Fair - CB</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>GBY 24</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>2-11-GBY 24 (14:25) 2-Jason Romero pass incomplete, intended for 85-John Russell.</t>
   </si>
   <si>
     <t>#69 Matthew Hill - RT</t>
   </si>
   <si>
     <t>#36 Jimmy Fleming - FS</t>
   </si>
   <si>
     <t>#46 Robert Boyd - CB</t>
   </si>
   <si>
-    <t>#20 Frank Medina - SS</t>
+    <t>#7 Frank Medina - SS</t>
   </si>
   <si>
     <t>#46 Andre Briggs - SS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>I Formation Twin WR HB Toss Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-11-GBY 24 (14:23) 40-William Myles ran to GBY 31 for 7 yards. 40-William Myles FUMBLES (48-Kenneth Rowe) recovered by GBY-53-Gene Lopez at GBY 30. Tackle by 48-Kenneth Rowe.</t>
   </si>
   <si>
     <t>#99 Glenn Shaver - RDE</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
   <si>
     <t>GBY 30</t>
   </si>
@@ -818,51 +818,51 @@
   <si>
     <t>#6 Justin Haas - K</t>
   </si>
   <si>
     <t>#68 Mark Meyer - C</t>
   </si>
   <si>
     <t>4:47</t>
   </si>
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>(4:48) 16-Justin Haas kicks 74 yards from GBY 35 to JAX -9. Touchback.</t>
   </si>
   <si>
     <t>JAX 25</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-JAX 25 (4:48) 30-Bobby Bonilla ran to GBY 37 for 38 yards. GBY 65-Aaron Loranger was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#77 Richard Taylor - LDE</t>
+    <t>#77 Richard Taylor - RDE</t>
   </si>
   <si>
     <t>4:03</t>
   </si>
   <si>
     <t>GBY 37</t>
   </si>
   <si>
     <t>1-10-GBY 37 (4:02) 15-Lonnie Rock pass Pass knocked down by 54-Danny Anderson. incomplete, intended for 85-Brendan Thayer.</t>
   </si>
   <si>
     <t>3:59</t>
   </si>
   <si>
     <t>2-10-GBY 37 (4:00) 15-Lonnie Rock pass Pass knocked down by 34-Abraham Kozak. incomplete, intended for 85-Brendan Thayer. 34-Abraham Kozak got away with a hold on that play.</t>
   </si>
   <si>
     <t>3:56</t>
   </si>
   <si>
     <t>3-10-GBY 37 (3:57) 15-Lonnie Rock pass Pass knocked down by 73-Rex George. incomplete, intended for 85-Brendan Thayer.</t>
   </si>
   <si>
     <t>3:54</t>
   </si>