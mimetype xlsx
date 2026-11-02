--- v10 (2026-09-24)
+++ v11 (2026-11-02)
@@ -395,51 +395,51 @@
   <si>
     <t>#95 Fredrick Combest - LDE</t>
   </si>
   <si>
     <t>#76 Charles Sutherland - DT</t>
   </si>
   <si>
     <t>#91 Ricky Harris - DT</t>
   </si>
   <si>
     <t>#77 Rocky Balboa - LDE</t>
   </si>
   <si>
     <t>#44 Robert Martinez - SLB</t>
   </si>
   <si>
     <t>#51 Cyril Apel - MLB</t>
   </si>
   <si>
     <t>#48 Kenneth Rowe - MLB</t>
   </si>
   <si>
     <t>#39 John Marshall - CB</t>
   </si>
   <si>
-    <t>#21 Francisco Horne - CB</t>
+    <t>#26 Francisco Horne - CB</t>
   </si>
   <si>
     <t>#8 Charlie Jose - FS</t>
   </si>
   <si>
     <t>#37 Kent Fair - CB</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>GBY 24</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>2-11-GBY 24 (14:25) 2-Jason Romero pass incomplete, intended for 85-John Russell.</t>
   </si>
   <si>
     <t>#69 Matthew Hill - RT</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>#68 Antoine Phillips - RT</t>
   </si>
   <si>
     <t>#70 Steven Brown - LG</t>
   </si>
   <si>
     <t>#69 Mike Simmons - C</t>
   </si>
   <si>
     <t>#55 Abraham Hadfield - LG</t>
   </si>
   <si>
     <t>#62 Leonard Gough - RT</t>
   </si>
   <si>
     <t>#96 Aaron Loranger - RDE</t>
   </si>
   <si>
     <t>#50 John Johnson - RDE</t>
   </si>
   <si>
     <t>#91 Bradley Kay - RDE</t>
   </si>
   <si>
-    <t>#51 Rex George - MLB</t>
+    <t>#51 Rex George - WLB</t>
   </si>
   <si>
     <t>#50 Danny Anderson - MLB</t>
   </si>
   <si>
     <t>#30 Frank Myers - SS</t>
   </si>
   <si>
     <t>#34 Abraham Kozak - CB</t>
   </si>
   <si>
     <t>13:03</t>
   </si>
   <si>
     <t>JAX 28</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>2-3-JAX 28 (13:02) 15-Lonnie Rock pass complete to 16-Ralph Womack to JAX 33 for 5 yards. Tackle by 25-Jean Dalton.</t>
   </si>
   <si>
     <t>#49 Aaron Wolfe - RB</t>
   </si>
@@ -767,66 +767,66 @@
   <si>
     <t>2-8-JAX 46 (7:43) 27-Jorge Cosey ran to JAX 28 for 18 yards. Tackle by 48-Kenneth Rowe.</t>
   </si>
   <si>
     <t>#14 Kenneth Langlois - WR</t>
   </si>
   <si>
     <t>#81 Alexander Fedor - WR</t>
   </si>
   <si>
     <t>7:02</t>
   </si>
   <si>
     <t>1-10-JAX 28 (7:01) 47-Raymond Sanders ran to JAX 21 for 7 yards. Tackle by 37-Kent Fair. JAX 73-Glenn Shaver was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:18</t>
   </si>
   <si>
     <t>Strong I Big HB Toss Weak</t>
   </si>
   <si>
     <t>2-3-JAX 21 (6:17) 45-Gregory Zarate ran to JAX 22 for -2 yards. Tackle by 25-Shane Harris.</t>
   </si>
   <si>
-    <t>#43 Chris Dawkins - TE</t>
+    <t>#83 Chris Dawkins - TE</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
     <t>JAX 22</t>
   </si>
   <si>
     <t>3-5-JAX 22 (5:34) 19-Donald Downey ran to JAX 21 for 1 yards. Tackle by 91-Ricky Harris.</t>
   </si>
   <si>
     <t>#52 David Baker - RT</t>
   </si>
   <si>
-    <t>#30 Lacy Adams - CB</t>
+    <t>#36 Lacy Adams - CB</t>
   </si>
   <si>
     <t>4:52</t>
   </si>
   <si>
     <t>4-3-JAX 21 (4:51) 16-Justin Haas 39 yard field goal is GOOD. GBY 3 JAX 3</t>
   </si>
   <si>
     <t>#14 Paul Phillips - QB</t>
   </si>
   <si>
     <t>#6 Justin Haas - K</t>
   </si>
   <si>
     <t>#68 Mark Meyer - C</t>
   </si>
   <si>
     <t>4:47</t>
   </si>
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>(4:48) 16-Justin Haas kicks 74 yards from GBY 35 to JAX -9. Touchback.</t>
   </si>