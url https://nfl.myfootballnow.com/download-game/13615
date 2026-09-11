--- v4 (2026-07-13)
+++ v5 (2026-09-11)
@@ -287,51 +287,51 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>TBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Leroy Carolan kicks 74 yards from MIN 35 to TBY -9. Touchback.</t>
   </si>
   <si>
-    <t>#35 Frank Burton - FS</t>
+    <t>#31 Frank Burton - FS</t>
   </si>
   <si>
     <t>#90 John Mosher - RDE</t>
   </si>
   <si>
     <t>#36 Manuel Cartwright - CB</t>
   </si>
   <si>
     <t>#9 Walter Collins - DT</t>
   </si>
   <si>
     <t>#22 Kennith Brown - SLB</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>#38 Jorge Williams - CB</t>
   </si>
   <si>
     <t>#29 Peter Benton - CB</t>
   </si>
   <si>
     <t>#41 James Ruiz - CB</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>3-4-TBY 44 (12:59) 13-Quentin Taylor ran to TBY 48 for 3 yards. Tackle by 57-Dennis Pirkle.</t>
   </si>
   <si>
     <t>#26 Dennis Pirkle - CB</t>
   </si>
   <si>
     <t>12:25</t>
   </si>
   <si>
     <t>TBY 48</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-TBY 48 (12:24) 6-Josiah Dominguez punts 53 yards to MIN 0.4-1-TBY 48 (12:24) 6-Josiah Dominguez punts 53 yards to MIN 0. Touchback.</t>
   </si>
   <si>
-    <t>#6 Josiah Dominguez - P</t>
+    <t>#1 Josiah Dominguez - P</t>
   </si>
   <si>
     <t>#72 Matthew Stephenson - C</t>
   </si>
   <si>
     <t>#89 Edmond Price - WR</t>
   </si>
   <si>
     <t>#18 Myron Long - WR</t>
   </si>
   <si>
     <t>#74 Daniel Stapp - RT</t>
   </si>
   <si>
     <t>#11 Walter Rosenberg - WR</t>
   </si>
   <si>
     <t>#49 Patrick Westhoff - RB</t>
   </si>
   <si>
     <t>#86 Donald Zavala - TE</t>
   </si>
   <si>
     <t>#75 Jeffrey Austin - RT</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>#55 David Collier - RG</t>
   </si>
   <si>
     <t>#70 Peter Richardson - LT</t>
   </si>
   <si>
     <t>#71 Jimmy Carley - RT</t>
   </si>
   <si>
     <t>#64 Chris Tolbert - RT</t>
   </si>
   <si>
     <t>#54 Leo Brooks - DT</t>
   </si>
   <si>
     <t>#91 Eugene Pearce - DT</t>
   </si>
   <si>
     <t>#52 William Taylor - DT</t>
   </si>
   <si>
     <t>#93 Jesse Dyer - SLB</t>
   </si>
   <si>
-    <t>#50 Louis Bardin - WLB</t>
+    <t>#97 Louis Bardin - WLB</t>
   </si>
   <si>
     <t>#44 Cary Rosenblatt - FS</t>
   </si>
   <si>
     <t>11:36</t>
   </si>
   <si>
     <t>MIN 19</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-11-MIN 19 (11:35) 3-Douglas Millikan pass complete to 82-Michael Sanders to MIN 45 for 26 yards. Tackle by 24-Manuel Cartwright.</t>
   </si>
   <si>
     <t>#86 Edward Joiner - WR</t>
   </si>
   <si>
     <t>10:53</t>
   </si>
   <si>
     <t>MIN 45</t>
   </si>
@@ -704,51 +704,51 @@
   <si>
     <t>2-4-TBY 10 (8:48) 31-Jason Barton ran to TBY 0 for 10 yards. TOUCHDOWN! MIN 52-Peter Richardson was injured on the play. He looks like he should be able to return. TBY 0 MIN 6</t>
   </si>
   <si>
     <t>8:43</t>
   </si>
   <si>
     <t>TBY 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:44) Extra point GOOD by 6-Leroy Carolan. TBY 0 MIN 7</t>
   </si>
   <si>
     <t>#16 Justin Jackson - QB</t>
   </si>
   <si>
     <t>#68 James Blair - LT</t>
   </si>
   <si>
-    <t>#65 Michael Armand - RDE</t>
+    <t>#97 Michael Armand - RDE</t>
   </si>
   <si>
     <t>#90 Alfred Juliano - LDE</t>
   </si>
   <si>
     <t>(8:44) 6-Leroy Carolan kicks 69 yards from MIN 35 to TBY -4. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-TBY 25 (8:44) 13-Quentin Taylor ran to TBY 28 for 3 yards. Tackle by 99-Donald Stovall.</t>
   </si>
   <si>
     <t>8:03</t>
   </si>
   <si>
     <t>TBY 28</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>2-7-TBY 28 (8:02) 13-Quentin Taylor ran to TBY 27 for -1 yards. Tackle by 99-Donald Stovall.</t>
   </si>