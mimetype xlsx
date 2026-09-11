--- v4 (2026-07-13)
+++ v5 (2026-09-11)
@@ -287,51 +287,51 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>TBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>JAX</t>
   </si>
   <si>
     <t>JAX 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Leland Seeley kicks 74 yards from JAX 35 to TBY -9. Touchback.</t>
   </si>
   <si>
-    <t>#35 Frank Burton - FS</t>
+    <t>#31 Frank Burton - FS</t>
   </si>
   <si>
     <t>#90 John Mosher - RDE</t>
   </si>
   <si>
     <t>#36 Manuel Cartwright - CB</t>
   </si>
   <si>
     <t>#9 Walter Collins - DT</t>
   </si>
   <si>
     <t>#22 Kennith Brown - SLB</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
     <t>#38 Jorge Williams - CB</t>
   </si>
   <si>
     <t>#29 Peter Benton - CB</t>
   </si>
   <si>
     <t>#41 James Ruiz - CB</t>
   </si>
@@ -425,72 +425,72 @@
   <si>
     <t>#8 Charlie Jose - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-TBY 25 (14:57) 1-Thomas Melvin ran to TBY 43 for 18 yards. Tackle by 46-Andre Briggs.</t>
   </si>
   <si>
     <t>#37 Fred Garrett - FB</t>
   </si>
   <si>
     <t>#20 Frank Medina - SS</t>
   </si>
   <si>
     <t>#37 Kent Fair - CB</t>
   </si>
   <si>
-    <t>#20 Lacy Adams - SS</t>
+    <t>#30 Lacy Adams - CB</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>TBY 43</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>3-4 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-TBY 43 (14:13) 15-Timothy Rausch pass complete to 29-Christopher Lambert to JAX 39 for 18 yards. Tackle by 25-Shane Harris.</t>
   </si>
   <si>
     <t>#2 Quentin Taylor - WR</t>
   </si>
   <si>
-    <t>#55 Cyril Apel - MLB</t>
+    <t>#51 Cyril Apel - MLB</t>
   </si>
   <si>
     <t>#25 Shane Harris - SS</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>JAX 39</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-JAX 39 (13:28) 1-Thomas Melvin ran to JAX 38 for 1 yards. Tackle by 44-Robert Martinez.</t>
   </si>
   <si>
     <t>#2 William Evans - TE</t>
   </si>
   <si>
     <t>#82 Robert Ortiz - TE</t>
   </si>
@@ -542,57 +542,57 @@
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>46 Heavy WLB Blitz</t>
   </si>
   <si>
     <t>3-5-JAX 20 (11:01) 1-Thomas Melvin ran to JAX 17 for 3 yards. Tackle by 46-Andre Briggs.</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>JAX 17</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-JAX 17 (10:19) 7-William Silver 34 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
-    <t>#6 Josiah Dominguez - P</t>
+    <t>#1 Josiah Dominguez - P</t>
   </si>
   <si>
     <t>#7 William Silver - K</t>
   </si>
   <si>
-    <t>#64 Michael King - LG</t>
+    <t>#66 Michael King - LG</t>
   </si>
   <si>
     <t>#61 Abraham Parker - LG</t>
   </si>
   <si>
     <t>#95 Buck Hudgens - MLB</t>
   </si>
   <si>
     <t>#61 David Willard - LG</t>
   </si>
   <si>
     <t>#92 Michael Narvaez - DT</t>
   </si>
   <si>
     <t>#75 Shawn Cole - RG</t>
   </si>
   <si>
     <t>#46 Robert Boyd - CB</t>
   </si>
   <si>
     <t>#87 Calvin Duncan - TE</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
@@ -602,75 +602,75 @@
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-JAX 24 (10:16) 15-Lonnie Rock pass complete to 16-Ralph Womack to JAX 26 for 2 yards. Tackle by 21-James Ruiz. PENALTY - Facemask (TBY 21-James Ruiz)</t>
   </si>
   <si>
     <t>#7 Lonnie Rock - QB</t>
   </si>
   <si>
     <t>#30 Bobby Bonilla - RB</t>
   </si>
   <si>
     <t>#80 Ronald Sumpter - TE</t>
   </si>
   <si>
     <t>#84 Brendan Thayer - TE</t>
   </si>
   <si>
     <t>#16 Ralph Womack - WR</t>
   </si>
   <si>
-    <t>#17 Eddie Brown - WR</t>
+    <t>#12 Eddie Brown - WR</t>
   </si>
   <si>
     <t>#79 Leonardo Casanova - LT</t>
   </si>
   <si>
     <t>#66 Craig Lewis - C</t>
   </si>
   <si>
     <t>#55 Abraham Hadfield - LG</t>
   </si>
   <si>
     <t>#66 Richard Miller - LG</t>
   </si>
   <si>
     <t>#54 Leo Brooks - DT</t>
   </si>
   <si>
     <t>#91 Eugene Pearce - DT</t>
   </si>
   <si>
     <t>#52 William Taylor - DT</t>
   </si>
   <si>
-    <t>#50 Louis Bardin - WLB</t>
+    <t>#97 Louis Bardin - WLB</t>
   </si>
   <si>
     <t>#44 Cary Rosenblatt - FS</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
     <t>JAX 41</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>3-4 Normal Zone Blitz</t>
   </si>
   <si>
     <t>1-10-JAX 41 (10:14) 15-Lonnie Rock pass incomplete, dropped by 30-Bobby Bonilla. Pressure by 98-Louis Bardin.</t>
   </si>
   <si>
     <t>#93 Jesse Dyer - SLB</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
@@ -782,51 +782,51 @@
   <si>
     <t>2-2-TBY 10 (7:21) 15-Lonnie Rock pass complete to 81-Nathan Smith for 10 yards. TOUCHDOWN! Nice job by 81-Nathan Smith on that route to lose his coverage. TBY 0 JAX 6</t>
   </si>
   <si>
     <t>#81 Nathan Smith - WR</t>
   </si>
   <si>
     <t>7:17</t>
   </si>
   <si>
     <t>TBY 15</t>
   </si>
   <si>
     <t>(7:18) Extra point GOOD by 4-Leland Seeley. TBY 0 JAX 7</t>
   </si>
   <si>
     <t>#18 Robert Vega - QB</t>
   </si>
   <si>
     <t>#68 Hugo Hodge - RT</t>
   </si>
   <si>
     <t>#69 Mike Simmons - C</t>
   </si>
   <si>
-    <t>#65 Michael Armand - RDE</t>
+    <t>#97 Michael Armand - RDE</t>
   </si>
   <si>
     <t>#90 Alfred Juliano - LDE</t>
   </si>
   <si>
     <t>(7:18) 4-Leland Seeley kicks 74 yards from JAX 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-TBY 25 (7:18) 1-Thomas Melvin ran to TBY 27 for 2 yards. Tackle by 44-Robert Martinez.</t>
   </si>
   <si>
     <t>6:36</t>
   </si>
   <si>
     <t>TBY 27</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-8-TBY 27 (6:35) 15-Timothy Rausch pass complete to 37-Fred Garrett to TBY 29 for 2 yards. Tackle by 56-Cyril Apel.</t>
   </si>
@@ -1295,51 +1295,51 @@
   <si>
     <t>Timeout JAX</t>
   </si>
   <si>
     <t>1:50</t>
   </si>
   <si>
     <t>JAX 36</t>
   </si>
   <si>
     <t>1-10-JAX 36 (1:51) 15-Lonnie Rock pass complete to 16-Ralph Womack to TBY 21 for 43 yards. Tackle by 5-Peter Benton.</t>
   </si>
   <si>
     <t>1:43</t>
   </si>
   <si>
     <t>1:40</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-TBY 21 (1:41) 15-Lonnie Rock pass incomplete, intended for 30-Bobby Bonilla.</t>
   </si>
   <si>
-    <t>#91 Joe Gwynn - RDE</t>
+    <t>#94 Joe Gwynn - LDE</t>
   </si>
   <si>
     <t>#24 John Muller - FS</t>
   </si>
   <si>
     <t>1:38</t>
   </si>
   <si>
     <t>2-10-TBY 21 (1:39) 15-Lonnie Rock pass complete to 30-Bobby Bonilla to TBY 0 for 21 yards. TOUCHDOWN! 30-Bobby Bonilla made a great move on the CB. TBY 0 JAX 16</t>
   </si>
   <si>
     <t>1:33</t>
   </si>
   <si>
     <t>(1:34) Extra point GOOD by 4-Leland Seeley. TBY 0 JAX 17</t>
   </si>
   <si>
     <t>(1:34) 4-Leland Seeley kicks 74 yards from JAX 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>1-10-TBY 25 (1:34) 15-Timothy Rausch pass Pass knocked down by 39-John Marshall. incomplete, intended for 12-Michael Simpson. PENALTY - Defensive Holding (JAX 27-Lacy Adams)</t>
   </si>