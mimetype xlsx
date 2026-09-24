--- v8 (2026-08-26)
+++ v9 (2026-09-24)
@@ -314,51 +314,51 @@
   <si>
     <t>#97 Will Anderson - LDE</t>
   </si>
   <si>
     <t>#26 John Wood - CB</t>
   </si>
   <si>
     <t>#98 Nate Neyland - MLB</t>
   </si>
   <si>
     <t>#53 John Oconnor - WLB</t>
   </si>
   <si>
     <t>#73 Eugene Pitts - RDE</t>
   </si>
   <si>
     <t>#50 Shaun Nixon - WLB</t>
   </si>
   <si>
     <t>#23 Luther Chavez - CB</t>
   </si>
   <si>
     <t>#31 Dwight Green - CB</t>
   </si>
   <si>
-    <t>#93 Jared Tucker - DT</t>
+    <t>#93 Jared Tucker - RDE</t>
   </si>
   <si>
     <t>#24 Thomas Coleman - CB</t>
   </si>
   <si>
     <t>#6 Leroy Carolan - K</t>
   </si>
   <si>
     <t>LAC</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>LAC 23</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-LAC 23 (14:56) 11-Ryan Morrow ran to LAC 33 for 9 yards. Tackle by 28-James Diaz.</t>
   </si>