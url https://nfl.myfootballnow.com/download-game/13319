--- v9 (2026-09-24)
+++ v10 (2026-11-02)
@@ -314,117 +314,117 @@
   <si>
     <t>#97 Will Anderson - LDE</t>
   </si>
   <si>
     <t>#26 John Wood - CB</t>
   </si>
   <si>
     <t>#98 Nate Neyland - MLB</t>
   </si>
   <si>
     <t>#53 John Oconnor - WLB</t>
   </si>
   <si>
     <t>#73 Eugene Pitts - RDE</t>
   </si>
   <si>
     <t>#50 Shaun Nixon - WLB</t>
   </si>
   <si>
     <t>#23 Luther Chavez - CB</t>
   </si>
   <si>
     <t>#31 Dwight Green - CB</t>
   </si>
   <si>
-    <t>#93 Jared Tucker - RDE</t>
+    <t>#58 Jared Tucker - RDE</t>
   </si>
   <si>
     <t>#24 Thomas Coleman - CB</t>
   </si>
   <si>
     <t>#6 Leroy Carolan - K</t>
   </si>
   <si>
     <t>LAC</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>LAC 23</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-LAC 23 (14:56) 11-Ryan Morrow ran to LAC 33 for 9 yards. Tackle by 28-James Diaz.</t>
   </si>
   <si>
     <t>#9 Dennis Guilder - QB</t>
   </si>
   <si>
     <t>#11 Ryan Morrow - RB</t>
   </si>
   <si>
-    <t>#28 Merlin Finch - RB</t>
+    <t>#39 Merlin Finch - RB</t>
   </si>
   <si>
     <t>#33 Clark Carter - RB</t>
   </si>
   <si>
     <t>#80 Robert Meier - TE</t>
   </si>
   <si>
     <t>#82 Murray Donahue - TE</t>
   </si>
   <si>
     <t>#78 Charles Wester - LT</t>
   </si>
   <si>
     <t>#59 Alan Payne - RG</t>
   </si>
   <si>
     <t>#77 Mason Reed - C</t>
   </si>
   <si>
     <t>#64 Claude Sanchez - RG</t>
   </si>
   <si>
     <t>#77 Blake Gonzalez - RT</t>
   </si>
   <si>
     <t>#51 Reginald Salas - DT</t>
   </si>
   <si>
     <t>#77 Patrick Randall - LDE</t>
   </si>
   <si>
-    <t>#99 Brandon Weaver - DT</t>
+    <t>#89 Brandon Weaver - DT</t>
   </si>
   <si>
     <t>#62 David Burt - RDE</t>
   </si>
   <si>
     <t>#78 Darrell Holman - RDE</t>
   </si>
   <si>
     <t>#93 Donald Stovall - RDE</t>
   </si>
   <si>
     <t>#28 Claude Gross - CB</t>
   </si>
   <si>
     <t>#52 Peter Campbell - WLB</t>
   </si>
   <si>
     <t>#27 Robert Howland - SS</t>
   </si>
   <si>
     <t>#39 Clinton Hodge - CB</t>
   </si>
   <si>
     <t>#42 James Diaz - SS</t>
   </si>