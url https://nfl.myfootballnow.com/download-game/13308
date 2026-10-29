--- v6 (2026-09-13)
+++ v7 (2026-10-29)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Richard Evans kicks 74 yards from IND 35 to LAC -9. Touchback.</t>
   </si>
   <si>
     <t>#5 Damien Nash - RB</t>
   </si>
   <si>
     <t>#42 Thomas Magoon - FS</t>
   </si>
   <si>
     <t>#50 Shaun Nixon - WLB</t>
   </si>
   <si>
     <t>#98 Nate Neyland - MLB</t>
   </si>
   <si>
     <t>#26 John Wood - CB</t>
   </si>
   <si>
     <t>#73 Eugene Pitts - RDE</t>
   </si>
   <si>
-    <t>#93 Jared Tucker - RDE</t>
+    <t>#58 Jared Tucker - RDE</t>
   </si>
   <si>
     <t>#31 Dwight Green - CB</t>
   </si>
   <si>
     <t>#24 Thomas Coleman - CB</t>
   </si>
   <si>
     <t>#97 Will Anderson - LDE</t>
   </si>
   <si>
     <t>#53 John Oconnor - WLB</t>
   </si>
   <si>
     <t>#6 Richard Evans - K</t>
   </si>
   <si>
     <t>LAC</t>
   </si>
   <si>
     <t>LAC 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
@@ -395,51 +395,51 @@
   <si>
     <t>#73 Anthony Smith - DT</t>
   </si>
   <si>
     <t>#98 Keith Sanders - DT</t>
   </si>
   <si>
     <t>#59 James Shepard - DT</t>
   </si>
   <si>
     <t>#38 Hector Evans - CB</t>
   </si>
   <si>
     <t>#96 David Rueda - RDE</t>
   </si>
   <si>
     <t>#47 Ronald Brown - CB</t>
   </si>
   <si>
     <t>#22 Brad Donahue - CB</t>
   </si>
   <si>
     <t>#99 Ron Tash - MLB</t>
   </si>
   <si>
-    <t>#30 Lacy Adams - CB</t>
+    <t>#36 Lacy Adams - CB</t>
   </si>
   <si>
     <t>#35 Mack Anderson - CB</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>LAC 32</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-3-LAC 32 (14:13) 8-Dennis Guilder pass complete to 21-Edward Joiner to LAC 41 for 8 yards. Tackle by 56-Hector Evans.</t>
   </si>
   <si>
     <t>#86 Edward Joiner - WR</t>
   </si>
   <si>
     <t>#80 Robert Meier - TE</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>#76 Ray Whaley - RG</t>
   </si>
   <si>
     <t>#74 Tim Granger - LG</t>
   </si>
   <si>
     <t>#58 Lyle Goodwin - WLB</t>
   </si>
   <si>
     <t>#78 Samuel Cole - DT</t>
   </si>
   <si>
     <t>#25 Alvin Brassell - CB</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>2-10-LAC 38 (13:31) 35-Ralph Bradley ran to LAC 34 for 4 yards. Tackle by 31-Dwight Green.</t>
   </si>
   <si>
-    <t>#66 Michael King - LG</t>
+    <t>#66 Michael King - C</t>
   </si>
   <si>
     <t>#83 Ronald Smith - WR</t>
   </si>
   <si>
     <t>#69 Martin Montenegro - LG</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>LAC 34</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>3-6-LAC 34 (12:51) 9-Marc White pass Pass knocked down by 50-Shaun Nixon. incomplete, intended for 15-Randy White. LAC 99-Eugene Pitts was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-LAC 37 (12:11) 11-Ryan Morrow ran to IND 43 for 19 yards. Tackle by 41-Charles Randle.</t>
   </si>
   <si>
     <t>#50 Burton Campbell - MLB</t>
   </si>
   <si>
     <t>11:34</t>
   </si>
   <si>
     <t>IND 43</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-IND 43 (11:33) 8-Dennis Guilder pass complete to 17-Michael Trainor to IND 36 for 7 yards. Tackle by 41-Charles Randle.</t>
   </si>
   <si>
-    <t>#28 Merlin Finch - RB</t>
+    <t>#39 Merlin Finch - RB</t>
   </si>
   <si>
     <t>#17 Michael Trainor - WR</t>
   </si>
   <si>
     <t>10:53</t>
   </si>
   <si>
     <t>IND 36</t>
   </si>
   <si>
     <t>2-3-IND 36 (10:52) 8-Dennis Guilder sacked at IND 43 for -6 yards (96-Anthony Smith). Sack allowed by 73-Claude Sanchez.</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-9-IND 43 (10:10) 8-Dennis Guilder pass Pass knocked down by 26-Ronald Brown. incomplete, intended for 17-Michael Trainor.</t>
   </si>