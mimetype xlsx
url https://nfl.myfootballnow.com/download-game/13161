--- v5 (2026-07-13)
+++ v6 (2026-09-11)
@@ -347,81 +347,81 @@
   <si>
     <t>BUF</t>
   </si>
   <si>
     <t>BUF 25</t>
   </si>
   <si>
     <t>Singleback Normal FL Drag</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-BUF 25 (15:00) 19-Colin McClain pass complete to 17-Joshua Scott to BUF 35 for 10 yards. Tackle by 21-David Vangundy. Pressure by 97-Daniel Wilson.</t>
   </si>
   <si>
     <t>#19 Colin McClain - QB</t>
   </si>
   <si>
     <t>#82 Scott Jimenez - TE</t>
   </si>
   <si>
     <t>#17 Joshua Scott - WR</t>
   </si>
   <si>
-    <t>#15 James Roland - WR</t>
-[...2 lines deleted...]
-    <t>#80 Harry Wise - WR</t>
+    <t>#81 James Roland - WR</t>
+  </si>
+  <si>
+    <t>#11 Harry Wise - WR</t>
   </si>
   <si>
     <t>#65 William Espinoza - RG</t>
   </si>
   <si>
-    <t>#63 John Andrews - LG</t>
-[...2 lines deleted...]
-    <t>#50 George Frost - C</t>
+    <t>#67 John Andrews - LG</t>
+  </si>
+  <si>
+    <t>#65 George Frost - C</t>
   </si>
   <si>
     <t>#73 Joan Shorts - RG</t>
   </si>
   <si>
     <t>#60 Richard Thompson - RT</t>
   </si>
   <si>
     <t>#53 Jeff Owens - LDE</t>
   </si>
   <si>
     <t>#56 Leo Muse - DT</t>
   </si>
   <si>
     <t>#96 Coy Foster - DT</t>
   </si>
   <si>
-    <t>#93 Daniel Wilson - RDE</t>
+    <t>#98 Daniel Wilson - RDE</t>
   </si>
   <si>
     <t>#51 Micheal Kelly - SLB</t>
   </si>
   <si>
     <t>#59 Brandon Clinton - MLB</t>
   </si>
   <si>
     <t>#21 David Vangundy - CB</t>
   </si>
   <si>
     <t>#47 Gary Sandlin - CB</t>
   </si>
   <si>
     <t>#30 Dale Martin - CB</t>
   </si>
   <si>
     <t>#26 Jeffrey Schuler - FS</t>
   </si>
   <si>
     <t>#52 Dennis Shaw - SLB</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
@@ -455,51 +455,51 @@
   <si>
     <t>BUF 41</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-BUF 41 (13:39) 19-Colin McClain pass complete to 30-Emile McMullin to BUF 47 for 6 yards. Tackle by 24-Dale Martin.</t>
   </si>
   <si>
     <t>#30 Emile McMullin - RB</t>
   </si>
   <si>
     <t>#7 Andre Bailey - WR</t>
   </si>
   <si>
     <t>#14 Joshua Cunningham - WR</t>
   </si>
   <si>
     <t>#84 Gary Stillman - WR</t>
   </si>
   <si>
-    <t>#94 Richard Gilmer - DT</t>
+    <t>#50 Richard Gilmer - DT</t>
   </si>
   <si>
     <t>#56 Norman Massey - WLB</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>BUF 47</t>
   </si>
   <si>
     <t>Singleback Empty 4 Slot Crosses</t>
   </si>
   <si>
     <t>Dime Normal Double WR2</t>
   </si>
   <si>
     <t>2-4-BUF 47 (12:54) 19-Colin McClain sacked at BUF 41 for -7 yards (97-Daniel Wilson). Sack allowed by 65-William Espinoza.</t>
   </si>
   <si>
     <t>#39 Jeffery Weber - CB</t>
   </si>
   <si>
     <t>#45 Dean Knight - CB</t>
   </si>
@@ -527,114 +527,114 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-21-BUF 30 (11:35) 11-Jeffrey Stapleton punts 49 yards to DET 21. Fair Catch by 38-Edward Reed.</t>
   </si>
   <si>
     <t>#11 Jeffrey Stapleton - P</t>
   </si>
   <si>
     <t>#71 Doug Chapple - C</t>
   </si>
   <si>
     <t>#2 Edward Reed - QB</t>
   </si>
   <si>
     <t>#22 Ronald Neilsen - FB</t>
   </si>
   <si>
     <t>#53 Owen Simon - C</t>
   </si>
   <si>
     <t>#57 Manuel Gilman - SLB</t>
   </si>
   <si>
-    <t>#87 Donald Delacruz - LT</t>
+    <t>#68 Donald Delacruz - LT</t>
   </si>
   <si>
     <t>#69 Jason Houser - C</t>
   </si>
   <si>
-    <t>#76 William Cason - RT</t>
+    <t>#70 William Cason - LT</t>
   </si>
   <si>
     <t>#52 Michael Sonntag - LG</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>DET 21</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Cover 2</t>
   </si>
   <si>
     <t>1-10-DET 21 (11:29) 33-Eddie Gregg ran to DET 24 for 2 yards. Tackle by 55-Larry Sanders.</t>
   </si>
   <si>
     <t>#16 Steven Gorman - QB</t>
   </si>
   <si>
     <t>#33 Eddie Gregg - WR</t>
   </si>
   <si>
     <t>#61 Aaron Clark - LG</t>
   </si>
   <si>
     <t>#84 Joseph Barber - WR</t>
   </si>
   <si>
     <t>#83 Kenneth Smith - RB</t>
   </si>
   <si>
     <t>#63 Lester Stephens - LT</t>
   </si>
   <si>
-    <t>#74 Jason Kleinman - RG</t>
+    <t>#74 Jason Kleinman - LG</t>
   </si>
   <si>
     <t>#56 Jesse Prout - LG</t>
   </si>
   <si>
     <t>#52 Harold McDonald - RT</t>
   </si>
   <si>
     <t>#3 Steven Salem - LDE</t>
   </si>
   <si>
     <t>#67 Gregory Jacobson - DT</t>
   </si>
   <si>
     <t>#55 Larry Sanders - LDE</t>
   </si>
   <si>
-    <t>#97 Leland Webster - WLB</t>
+    <t>#54 Leland Webster - WLB</t>
   </si>
   <si>
     <t>#58 Jonathon Talley - MLB</t>
   </si>
   <si>
     <t>#48 Adam Bryant - CB</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>Timeout DET</t>
   </si>
   <si>
     <t>10:57</t>
   </si>
   <si>
     <t>DET 24</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>