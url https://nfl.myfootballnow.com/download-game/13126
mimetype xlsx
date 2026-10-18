--- v4 (2026-08-19)
+++ v5 (2026-10-18)
@@ -293,96 +293,96 @@
   <si>
     <t>LAC has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>TEN</t>
   </si>
   <si>
     <t>TEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Brian Larson kicks 67 yards from TEN 35 to LAC -2. Touchback.</t>
   </si>
   <si>
     <t>#5 Damien Nash - RB</t>
   </si>
   <si>
     <t>#11 Ryan Morrow - RB</t>
   </si>
   <si>
-    <t>#93 Jared Tucker - LDE</t>
+    <t>#93 Jared Tucker - RDE</t>
   </si>
   <si>
     <t>#31 Dwight Green - CB</t>
   </si>
   <si>
     <t>#50 Shaun Nixon - WLB</t>
   </si>
   <si>
     <t>#23 Luther Chavez - CB</t>
   </si>
   <si>
     <t>#97 Will Anderson - LDE</t>
   </si>
   <si>
     <t>#24 Thomas Coleman - CB</t>
   </si>
   <si>
     <t>#53 John Oconnor - WLB</t>
   </si>
   <si>
     <t>#42 Thomas Magoon - FS</t>
   </si>
   <si>
     <t>#26 John Wood - CB</t>
   </si>
   <si>
     <t>#5 Brian Larson - K</t>
   </si>
   <si>
     <t>LAC</t>
   </si>
   <si>
     <t>LAC 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-LAC 25 (15:00) 32-Damien Nash ran to LAC 25 for a short loss. Tackle by 39-Andrew Ferreira.</t>
   </si>
   <si>
-    <t>#8 Dennis Guilder - QB</t>
+    <t>#9 Dennis Guilder - QB</t>
   </si>
   <si>
     <t>#16 Henry Snow - WR</t>
   </si>
   <si>
     <t>#13 Keenan Allen - WR</t>
   </si>
   <si>
     <t>#85 Arthur Thomas - WR</t>
   </si>
   <si>
     <t>#78 Charles Wester - LT</t>
   </si>
   <si>
     <t>#59 Alan Payne - RG</t>
   </si>
   <si>
     <t>#77 Mason Reed - C</t>
   </si>
   <si>
     <t>#64 Claude Sanchez - RG</t>
   </si>
   <si>
     <t>#77 Blake Gonzalez - RT</t>
   </si>