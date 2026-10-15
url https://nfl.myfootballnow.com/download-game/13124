--- v6 (2026-08-16)
+++ v7 (2026-10-15)
@@ -389,51 +389,51 @@
   <si>
     <t>#50 Lester Parker - RG</t>
   </si>
   <si>
     <t>#79 Willie Walker - RT</t>
   </si>
   <si>
     <t>#95 John Long - LDE</t>
   </si>
   <si>
     <t>#58 Edward Cable - LDE</t>
   </si>
   <si>
     <t>#23 Johnie Friedman - CB</t>
   </si>
   <si>
     <t>#54 Donald Lombardi - WLB</t>
   </si>
   <si>
     <t>#38 Hector Evans - CB</t>
   </si>
   <si>
     <t>#94 Matthew Thomas - WLB</t>
   </si>
   <si>
-    <t>#79 David Rueda - RDE</t>
+    <t>#96 David Rueda - RDE</t>
   </si>
   <si>
     <t>#47 Ronald Brown - CB</t>
   </si>
   <si>
     <t>#30 Lacy Adams - CB</t>
   </si>
   <si>
     <t>#46 Bruce Silva - FS</t>
   </si>
   <si>
     <t>#37 Stephen Frey - CB</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>KCY 26</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
@@ -518,90 +518,90 @@
   <si>
     <t>#60 Steven Powell - LG</t>
   </si>
   <si>
     <t>#69 Larry Lopez - C</t>
   </si>
   <si>
     <t>12:38</t>
   </si>
   <si>
     <t>IND 45</t>
   </si>
   <si>
     <t>3-4 Normal 4 Deep QB Spy</t>
   </si>
   <si>
     <t>1-10-IND 45 (12:39) 9-Marc White pass INTERCEPTED by 98-Shaun Cote at KCY 49. 98-Shaun Cote to IND 50 for 1 yards. Tackle by 88-Martin Montenegro.</t>
   </si>
   <si>
     <t>#9 Marc White - QB</t>
   </si>
   <si>
     <t>#47 Ralph Bradley - FB</t>
   </si>
   <si>
-    <t>#64 Michael King - LG</t>
+    <t>#66 Michael King - LG</t>
   </si>
   <si>
     <t>#69 Martin Montenegro - LG</t>
   </si>
   <si>
     <t>#82 Greg Barrow - WR</t>
   </si>
   <si>
     <t>#15 Randy White - WR</t>
   </si>
   <si>
     <t>#75 Andrew Ketron - LT</t>
   </si>
   <si>
     <t>#66 Stephen Lacourse - LT</t>
   </si>
   <si>
     <t>#60 Dale Brase - LG</t>
   </si>
   <si>
     <t>#66 Robert Delay - RG</t>
   </si>
   <si>
     <t>#74 Tim Granger - LG</t>
   </si>
   <si>
-    <t>#57 William Overholt - MLB</t>
+    <t>#59 William Overholt - MLB</t>
   </si>
   <si>
     <t>#96 Paul Moss - SLB</t>
   </si>
   <si>
     <t>#44 Scott Johnson - WLB</t>
   </si>
   <si>
     <t>#38 Brian Rodriguez - CB</t>
   </si>
   <si>
-    <t>#47 Arthur Wood - FS</t>
+    <t>#25 Arthur Wood - FS</t>
   </si>
   <si>
     <t>#43 Derek Tucker - CB</t>
   </si>
   <si>
     <t>12:36</t>
   </si>
   <si>
     <t>IND 50</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-IND 50 (12:37) PENALTY - False Start (KCY 80-Levi Kosinski)</t>
   </si>
   <si>
     <t>#24 Levi Kosinski - FB</t>
   </si>
   <si>
     <t>#64 Arthur Craig - RG</t>
   </si>
@@ -1133,51 +1133,51 @@
   <si>
     <t>4-5-KCY 45 (8:47) 16-Peter Owenby punts 56 yards to IND 0.4-5-KCY 45 (8:47) 16-Peter Owenby punts 56 yards to IND 0. Touchback.</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>IND 20</t>
   </si>
   <si>
     <t>1-10-IND 20 (8:38) 35-Ralph Bradley ran to IND 22 for 2 yards. Tackle by 31-Derek Tucker. IND 66-Stephen Lacourse was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:56</t>
   </si>
   <si>
     <t>IND 22</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>2-8-IND 22 (7:55) 9-Marc White pass incomplete, dropped by 15-Randy White.</t>
   </si>
   <si>
-    <t>#78 Johnathan Rasnick - LG</t>
+    <t>#74 Johnathan Rasnick - LG</t>
   </si>
   <si>
     <t>7:50</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-8-IND 22 (7:51) 9-Marc White pass complete to 30-Dennis Marsh to IND 34 for 12 yards. Tackle by 91-Paul Moss. 30-Dennis Marsh breaks down the CB.</t>
   </si>
   <si>
     <t>7:12</t>
   </si>
   <si>
     <t>IND 34</t>
   </si>
   <si>
     <t>1-10-IND 34 (7:11) 32-Donald Houston ran to IND 37 for 3 yards. Tackle by 35-Arthur Wood.</t>
   </si>
   <si>
     <t>#13 Jay Harvey - WR</t>
   </si>