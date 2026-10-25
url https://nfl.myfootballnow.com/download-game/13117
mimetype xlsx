--- v5 (2026-08-26)
+++ v6 (2026-10-25)
@@ -296,141 +296,141 @@
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Richard Wright kicks 75 yards from PHI 35 to TBY -10. Touchback.</t>
   </si>
   <si>
     <t>#10 Sean Franco - WR</t>
   </si>
   <si>
     <t>#29 Peter Benton - CB</t>
   </si>
   <si>
     <t>#35 Kelvin Parodi - SS</t>
   </si>
   <si>
-    <t>#22 Kennith Brown - SLB</t>
+    <t>#59 Kennith Brown - SLB</t>
   </si>
   <si>
     <t>#40 Orlando Laine - CB</t>
   </si>
   <si>
     <t>#25 Joseph Riddell - CB</t>
   </si>
   <si>
     <t>#46 Andre Briggs - SS</t>
   </si>
   <si>
     <t>#36 Manuel Cartwright - CB</t>
   </si>
   <si>
     <t>#10 Isaac Church - CB</t>
   </si>
   <si>
     <t>#41 James Ruiz - CB</t>
   </si>
   <si>
     <t>#46 Samuel Fernandez - CB</t>
   </si>
   <si>
     <t>#3 Richard Wright - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 26-Kenneth Silvia ran to TBY 29 for 4 yards. Tackle by 92-Brian Montague. TBY 84-Eugene Gammill was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#9 Alan Powell - QB</t>
   </si>
   <si>
     <t>#26 Kenneth Silvia - RB</t>
   </si>
   <si>
-    <t>#89 Joseph Johnson - LT</t>
+    <t>#51 Joseph Johnson - LT</t>
   </si>
   <si>
     <t>#69 Christopher Staley - C</t>
   </si>
   <si>
     <t>#84 Eugene Gammill - TE</t>
   </si>
   <si>
     <t>#75 John Gleason - LG</t>
   </si>
   <si>
     <t>#69 Leo Lattimore - RT</t>
   </si>
   <si>
     <t>#72 Matthew Stephenson - C</t>
   </si>
   <si>
     <t>#53 William Lown - LG</t>
   </si>
   <si>
     <t>#62 Maurice Jeans - RG</t>
   </si>
   <si>
     <t>#57 Brent Hawkins - LDE</t>
   </si>
   <si>
     <t>#56 Walter Keller - LDE</t>
   </si>
   <si>
     <t>#60 Robert Johnson - DT</t>
   </si>
   <si>
     <t>#94 Kristopher Jeter - DT</t>
   </si>
   <si>
     <t>#77 Carl Russell - DT</t>
   </si>
   <si>
     <t>#53 Brian Montague - MLB</t>
   </si>
   <si>
-    <t>#91 Charles Lajoie - DT</t>
+    <t>#92 Charles Lajoie - DT</t>
   </si>
   <si>
     <t>#97 James Butler - WLB</t>
   </si>
   <si>
     <t>#36 Mark Williams - CB</t>
   </si>
   <si>
     <t>#25 Michale Plata - CB</t>
   </si>
   <si>
     <t>#26 Rudy Liberty - K</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>TBY 29</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-6-TBY 29 (14:22) 26-Kenneth Silvia ran to TBY 31 for 2 yards. Tackle by 97-James Butler.</t>
   </si>
@@ -458,51 +458,51 @@
   <si>
     <t>#16 Noe Zirkle - WR</t>
   </si>
   <si>
     <t>#2 Quentin Taylor - WR</t>
   </si>
   <si>
     <t>#32 Burton Duran - CB</t>
   </si>
   <si>
     <t>#48 Roger Wooten - FS</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-TBY 31 (13:42) 6-Josiah Dominguez punts 49 yards to PHI 20. Fair Catch by 27-Samuel Ward.</t>
   </si>
   <si>
-    <t>#6 Josiah Dominguez - P</t>
+    <t>#1 Josiah Dominguez - P</t>
   </si>
   <si>
     <t>#27 Samuel Ward - RB</t>
   </si>
   <si>
     <t>#30 Barry Carver - FS</t>
   </si>
   <si>
     <t>#96 Kenneth Corbin - SLB</t>
   </si>
   <si>
     <t>#66 Richard Castillo - RDE</t>
   </si>
   <si>
     <t>#50 Booker Voss - WLB</t>
   </si>
   <si>
     <t>#71 Victor Silva - LT</t>
   </si>
   <si>
     <t>#59 Robert Joy - RG</t>
   </si>
   <si>
     <t>#52 Patrick Sims - SLB</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>#41 Franklin Blessing - FB</t>
   </si>
   <si>
     <t>#84 Howard Andrews - WR</t>
   </si>
   <si>
     <t>#87 Ernest Worthey - WR</t>
   </si>
   <si>
     <t>#85 Antonio Doolin - WR</t>
   </si>
   <si>
     <t>#72 Richard Gracia - LT</t>
   </si>
   <si>
     <t>#70 Angelo Ingram - C</t>
   </si>
   <si>
     <t>#63 Robert Webster - C</t>
   </si>
   <si>
     <t>#58 Alvin Gonzales - RG</t>
   </si>
   <si>
-    <t>#52 Michael Sutton - RT</t>
+    <t>#67 Michael Sutton - RG</t>
   </si>
   <si>
     <t>#54 Leo Brooks - DT</t>
   </si>
   <si>
     <t>#91 Eugene Pearce - DT</t>
   </si>
   <si>
     <t>#52 William Taylor - DT</t>
   </si>
   <si>
     <t>#90 John Mosher - RDE</t>
   </si>
   <si>
     <t>#97 Louis Bardin - WLB</t>
   </si>
   <si>
     <t>#90 Alfred Juliano - LDE</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>PHI 12</t>
   </si>