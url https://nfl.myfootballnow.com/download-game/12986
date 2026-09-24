--- v7 (2026-08-26)
+++ v8 (2026-09-24)
@@ -884,51 +884,51 @@
   <si>
     <t>#6 Justin Haas - K</t>
   </si>
   <si>
     <t>#92 Daniel Riggs - SLB</t>
   </si>
   <si>
     <t>#91 Jack Redd - LDE</t>
   </si>
   <si>
     <t>#98 Edwin Albro - DT</t>
   </si>
   <si>
     <t>GBY 35</t>
   </si>
   <si>
     <t>(4:42) 16-Justin Haas kicks 74 yards from GBY 35 to PIT -9. Touchback.</t>
   </si>
   <si>
     <t>PIT 25</t>
   </si>
   <si>
     <t>1-10-PIT 25 (4:42) 5-Armando Seidel pass Pass knocked down by 46-Joseph Gagne. incomplete, intended for 82-Robert Brigham.</t>
   </si>
   <si>
-    <t>#77 Richard Taylor - LDE</t>
+    <t>#77 Richard Taylor - RDE</t>
   </si>
   <si>
     <t>4:37</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Right</t>
   </si>
   <si>
     <t>2-10-PIT 25 (4:38) 28-Richard Sullivan ran to PIT 25 for a short gain. Tackle by 94-Donald Gomez.</t>
   </si>
   <si>
     <t>4:07</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>3-10-PIT 25 (4:06) 44-Ryan Nicely ran to PIT 41 for 16 yards. Tackle by 44-Berry Schneider. GBY 99-Arthur Macleod was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:24</t>
   </si>
   <si>
     <t>PIT 41</t>
   </si>
@@ -1223,51 +1223,51 @@
   <si>
     <t>4:42</t>
   </si>
   <si>
     <t>3-9-GBY 38 (4:41) 2-Jason Romero pass complete to 82-Michael Olson to GBY 46 for 8 yards. Tackle by 25-Michale Plata.</t>
   </si>
   <si>
     <t>4:09</t>
   </si>
   <si>
     <t>4-1-GBY 46 (4:08) 1-Eduardo Alexander punts 54 yards to PIT 0. PENALTY - Offsides (PIT 95-Norman Cooper)</t>
   </si>
   <si>
     <t>4:00</t>
   </si>
   <si>
     <t>PIT 49</t>
   </si>
   <si>
     <t>I Formation 3WR PA Fullback Flat</t>
   </si>
   <si>
     <t>1-10-PIT 49 (4:01) 2-Jason Romero pass complete to 26-Kenneth Langlois to PIT 44 for 5 yards. Tackle by 92-Daniel Riggs. Great move by 26-Kenneth Langlois to get free of his coverage.</t>
   </si>
   <si>
-    <t>#47 Raymond Sanders - TE</t>
+    <t>#86 Raymond Sanders - TE</t>
   </si>
   <si>
     <t>3:21</t>
   </si>
   <si>
     <t>PIT 44</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>2-5-PIT 44 (3:20) 2-Jason Romero pass incomplete, intended for 80-Scott Cude.</t>
   </si>
   <si>
     <t>3:16</t>
   </si>
   <si>
     <t>3-5-PIT 44 (3:17) 2-Jason Romero pass incomplete, intended for 19-Donald Downey.</t>
   </si>
   <si>
     <t>3:14</t>
   </si>
   <si>
     <t>4-5-PIT 44 (3:15) 1-Eduardo Alexander punts 42 yards to PIT 2.</t>
   </si>