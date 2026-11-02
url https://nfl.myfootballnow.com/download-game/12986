--- v8 (2026-09-24)
+++ v9 (2026-11-02)
@@ -965,51 +965,51 @@
   <si>
     <t>#37 Brian Almond - RB</t>
   </si>
   <si>
     <t>2:01</t>
   </si>
   <si>
     <t>1-10-GBY 22 (2:02) 44-Ryan Nicely ran to GBY 25 for -3 yards. Tackle by 91-James Rosado.</t>
   </si>
   <si>
     <t>1:30</t>
   </si>
   <si>
     <t>2-13-GBY 25 (1:29) 5-Armando Seidel pass Pass knocked down by 24-Bob Beck. incomplete, intended for 19-Chris McGee.</t>
   </si>
   <si>
     <t>1:25</t>
   </si>
   <si>
     <t>3-13-GBY 25 (1:26) 5-Armando Seidel pass complete to 44-Ryan Nicely to GBY 11 for 14 yards. Tackle by 46-Joseph Gagne.</t>
   </si>
   <si>
     <t>#90 John Mackie - WLB</t>
   </si>
   <si>
-    <t>#51 Rex George - MLB</t>
+    <t>#51 Rex George - WLB</t>
   </si>
   <si>
     <t>0:49</t>
   </si>
   <si>
     <t>GBY 11</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>1-10-GBY 11 (0:48) 5-Armando Seidel pass INTERCEPTED by 25-Jean Dalton at GBY 0. 25-Jean Dalton to GBY 0 for 0 yards. Tackle by 14-Kenneth Finley. Pressure by 91-James Rosado.</t>
   </si>
   <si>
     <t>0:43</t>
   </si>
   <si>
     <t>GBY 0</t>
   </si>
   <si>
     <t>I Formation 3WR Backfield Flats</t>
   </si>
   <si>
     <t>1-10-GBY 0 (0:44) 2-Jason Romero pass complete to 88-Douglas Garcia to PIT 39 for 61 yards. Tackle by 47-Danny Patterson.</t>
   </si>