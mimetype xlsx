--- v5 (2026-08-18)
+++ v6 (2026-10-18)
@@ -320,90 +320,90 @@
   <si>
     <t>#47 David Sutherland - CB</t>
   </si>
   <si>
     <t>#91 Roy Simon - LDE</t>
   </si>
   <si>
     <t>#42 Timmy Adams - SS</t>
   </si>
   <si>
     <t>#45 Peter Bean - FS</t>
   </si>
   <si>
     <t>#96 Joe Trask - SLB</t>
   </si>
   <si>
     <t>#39 Elwood Brown - CB</t>
   </si>
   <si>
     <t>#48 Andrew Appling - CB</t>
   </si>
   <si>
     <t>#56 Hilton McGowan - MLB</t>
   </si>
   <si>
-    <t>#11 Jamal Lesher - K</t>
+    <t>#8 Jamal Lesher - K</t>
   </si>
   <si>
     <t>LAR</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>LAR 24</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-LAR 24 (14:56) 33-Jamie Matlock ran to LAR 33 for 9 yards. Tackle by 47-Samuel Montijo.</t>
   </si>
   <si>
     <t>#17 Christopher McGaugh - QB</t>
   </si>
   <si>
     <t>#30 Jamie Matlock - RB</t>
   </si>
   <si>
     <t>#49 William Wilson - TE</t>
   </si>
   <si>
     <t>#2 William Evans - TE</t>
   </si>
   <si>
     <t>#81 Eugene Smith - WR</t>
   </si>
   <si>
     <t>#84 Michael White - WR</t>
   </si>
   <si>
-    <t>#1 Willie Hicks - C</t>
+    <t>#77 Willie Hicks - RT</t>
   </si>
   <si>
     <t>#61 Damien Peterson - LG</t>
   </si>
   <si>
     <t>#64 Jerry Sasser - C</t>
   </si>
   <si>
     <t>#49 Michael Hostetter - FB</t>
   </si>
   <si>
     <t>#64 Terry Brown - RG</t>
   </si>
   <si>
     <t>#93 Charles Ward - LDE</t>
   </si>
   <si>
     <t>#92 Eric Lucas - DT</t>
   </si>
   <si>
     <t>#67 Jacob Hoggard - DT</t>
   </si>
   <si>
     <t>#69 James Guillory - RDE</t>
   </si>
@@ -2130,51 +2130,51 @@
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="352.628" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="32.992" bestFit="true" customWidth="true" style="0"/>